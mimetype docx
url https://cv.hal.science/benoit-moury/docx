--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -252,1410 +252,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetic host‐range Index reveals ecological constraints in phage specialisation and virulence</w:t>
+                <w:t xml:space="preserve">Powdery mildew caused by Leveillula taurica (Synonym: Phyllactinia taurica): A global challenge for pepper production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Boyer</w:t>
+                <w:t xml:space="preserve">Flavie Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian R. Garneau</w:t>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poussier</w:t>
+                <w:t xml:space="preserve">Carole Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Robène</w:t>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.e70052. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (7), pp.e70128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.70128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192238v1</w:t>
+                <w:t xml:space="preserve">hal-05192190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological ubiquity and phylogeny drive nestedness in phages–bacteria networks and shape the bacterial defensome</w:t>
+                <w:t xml:space="preserve">A phylogenetic host‐range Index reveals ecological constraints in phage specialisation and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Feltin</w:t>
+                <w:t xml:space="preserve">Clara Torres-Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+                <w:t xml:space="preserve">Claudine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Julian R. Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Chateau</w:t>
+                <w:t xml:space="preserve">Stéphane Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+                <w:t xml:space="preserve">Isabelle Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1013428. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.e70052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441904v1</w:t>
+                <w:t xml:space="preserve">hal-05192238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of cucumber mosaic virus subgroup IB in pepper from the Espelette area (Basque Country, southwestern France) and first report of five taxa as natural hosts of CMV</w:t>
+                <w:t xml:space="preserve">Ecological ubiquity and phylogeny drive nestedness in phages–bacteria networks and shape the bacterial defensome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chloé Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-07-24-1553-SC⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1013428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830432v1</w:t>
+                <w:t xml:space="preserve">hal-05441904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate‐specific effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lepage</w:t>
+                <w:t xml:space="preserve">Outbreak of cucumber mosaic virus subgroup IB in pepper from the Espelette area (Basque Country, southwestern France) and first report of five taxa as natural hosts of CMV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.14086⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109 (5), pp.983-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-07-24-1553-SC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002560v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powdery mildew caused by Leveillula taurica (Synonym: Phyllactinia taurica): A global challenge for pepper production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate‐specific effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Constant</w:t>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (7), pp.e70128. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (5), pp.1244-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.70128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192190v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-plant genetic drift to control virus adaptation to host-resistance genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the origins of the Sobemovirus genus: A case for ancient origins of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lola Chateau</w:t>
+                <w:t xml:space="preserve">Mahan Ghafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+                <w:t xml:space="preserve">Merike Sõmera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Niehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012424⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670293v1</w:t>
+                <w:t xml:space="preserve">hal-04533156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new point mutation in the HC-Pro of potato virus Y is involved in tobacco vein necrosis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Within-plant genetic drift to control virus adaptation to host-resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302692⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573106v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling pepper immunity’s robustness to temperature shifts: insights for empowering future crops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new point mutation in the HC-Pro of potato virus Y is involved in tobacco vein necrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Parrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0302692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04676704v1</w:t>
+                <w:t xml:space="preserve">hal-04573106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling pepper immunity’s robustness to temperature shifts: insights for empowering future crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.uhae239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the origins of the Sobemovirus genus: A case for ancient origins of plant viruses</w:t>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahan Ghafari</w:t>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merike Sõmera</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Sarmiento</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Niehl</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011911. </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533156v1</w:t>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of seed-mediated transmission of cucumber mosaic virus in Espelette pepper crops despite widespread and recurrent epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.2159. </w:t>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,51 +1827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single nonsynonymous substitution in the RNA-dependent RNApolymerase of Potato virus y allows the simultaneous breakdown of two different forms of antiviral resistance in Capsicum annuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,64 +2091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,77 +2225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,3348 +2478,3348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock-out mutation of eukaryotic initiation factor 4E2 (eIF4E2) confers resistance to pepper veinal mottle virus in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of tomato spotted wilt virus RNA-dependent RNA polymerase adaptative evolution and constrained domains using homology protein structure modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Terret-Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.334-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324204v1</w:t>
+                <w:t xml:space="preserve">hal-02624765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and evolution of the major viruses infecting cucurbitaceous and solanaceous crops in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 286, pp.198042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2020.198042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of QTLs implied in potato virus Y population sizes in pepper: evidence for widespread resistance QTL pyramiding.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+                <w:t xml:space="preserve">Knock-out mutation of eukaryotic initiation factor 4E2 (eIF4E2) confers resistance to pepper veinal mottle virus in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12874⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315849v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasma membrane Cation binding protein 1 affects accumulation of Potato virus Y in pepper both at the systemic level and in protoplasts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Despoina Beris</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of QTLs implied in potato virus Y population sizes in pepper: evidence for widespread resistance QTL pyramiding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Kotsaridis</w:t>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Vakirlis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Theologidis</w:t>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2020.197899⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.03-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623137v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range evolution of potyviruses: A global phylogenetic analysis.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The plasma membrane Cation binding protein 1 affects accumulation of Potato virus Y in pepper both at the systemic level and in protoplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Beris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Kotsaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Vakirlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Termentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Theologidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12010111⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.197899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2020.197899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622450v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of tomato spotted wilt virus RNA-dependent RNA polymerase adaptative evolution and constrained domains using homology protein structure modelling.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Host range evolution of potyviruses: A global phylogenetic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.334-346. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12010111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624765v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the concept of host range of plant pathogens</w:t>
+                <w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-100034⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1775), pp.20180263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299656v1</w:t>
+                <w:t xml:space="preserve">hal-02149025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and molecular diversity of the main viruses infecting cucurbit and solanaceous crops in Azerbaijan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the concept of host range of plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1562-0⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627777v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex eIF4E locus impacts the durability of va resistance to Potato virus Y in tobacco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">Prevalence and molecular diversity of the main viruses infecting cucurbit and solanaceous crops in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Julio</w:t>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Decorps</w:t>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12810⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153 (2), pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1562-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627932v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlapping continuum of host range among strains in the Pseudomonas syringae complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">A complex eIF4E locus impacts the durability of va resistance to Potato virus Y in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Julio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Nikolic</w:t>
+                <w:t xml:space="preserve">Julien Cotucheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slaviša Stanković</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Decorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.4. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.1051-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42483-018-0010-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621367v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus epidemics, plant-controlled population bottlenecks and the durability of plant resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The overlapping continuum of host range among strains in the Pseudomonas syringae complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bonneault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ivan Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaviša Stanković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 374 (1775), pp.20180263. </w:t>
+              <w:t xml:space="preserve">Phytopathology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42483-018-0010-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149025v1</w:t>
+                <w:t xml:space="preserve">hal-02621367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of viruses infecting open-field pepper crops in Côte d'Ivoire and diversity of Pepper veinal mottle virus and Cucumber mosaic virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cherif</w:t>
+                <w:t xml:space="preserve">NtTPN1: a RPP8‐like R gene required for Potato virus Y‐induced veinal necrosis in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Julio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cotucheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Decorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12849⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (4), pp.700-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622732v1</w:t>
+                <w:t xml:space="preserve">hal-02623766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Impact of genetic drift, selection and accumulation level on virus adaptation to its host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.2575-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614825v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the genetic background in resistance to plant viruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Survey of viruses infecting open-field pepper crops in Côte d'Ivoire and diversity of Pepper veinal mottle virus and Cucumber mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolou Antoine Bolou Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19102856⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (6), pp.1416-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth stage-dependent resistance to the potyviruses lettuce Italian necrotic virus and Lettuce mosaic virus displayed by Lactuca sativa introgression lines carrying the Mo3 locus from L. virosa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of the genetic background in resistance to plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12909⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19102856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625006v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NtTPN1: a RPP8‐like R gene required for Potato virus Y‐induced veinal necrosis in tobacco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Decorps</w:t>
+                <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13980⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623766v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genetic drift, selection and accumulation level on virus adaptation to its host plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth stage-dependent resistance to the potyviruses lettuce Italian necrotic virus and Lettuce mosaic virus displayed by Lactuca sativa introgression lines carrying the Mo3 locus from L. virosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (12), pp.2575-2589. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (9), pp.2013-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953902v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and biological characterization of two potyviruses infecting lettuce in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (6), pp.970-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-01533923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating virus effective population size and selection without neutral markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658535v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors as motors (of virus evolution)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimating virus effective population size and selection without neutral markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01507124v1</w:t>
+                <w:t xml:space="preserve">hal-01658535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for positive selection and recombination hotspots in Deformed wing virus (DWV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
+                <w:t xml:space="preserve">Vectors as motors (of virus evolution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep41045⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.100021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607466v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pace of pathogens’ adaptation to their host plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for positive selection and recombination hotspots in Deformed wing virus (DWV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100039⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638831v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci in pepper control the effective population size of two RNA viruses at inoculation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pace of pathogens’ adaptation to their host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.100039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01571391v1</w:t>
+                <w:t xml:space="preserve">hal-01638831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative trait loci in pepper control the effective population size of two RNA viruses at inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (7), pp.1923 - 1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604528v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mosaics often outperform pyramids: insights from a model comparing strategies for the deployment of plant resistance genes against viruses in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (1), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522298v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biological characterization of two potyviruses infecting lettuce in southeastern France</w:t>
+                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (6), pp.970-979. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (4), pp.862-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533923v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism and evolutionary reconstruction of a host jump in a plant virus</w:t>
               </w:r>
@@ -5857,51 +5857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliki Tzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (2), pp.541-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fénéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ben Tamarzizt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161 (7), pp.2013-2017. </w:t>
@@ -6069,51 +6069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new eIF4E1 allele characterized by RNAseq data mining is associated with resistance to PVY in tomato albeit with a low durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Saint-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6320,90 +6320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and evolutionary management of plant resistance: optimizing the deployment of cultivar mixtures in time and space in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (10), pp.919-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6437,77 +6437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Pepper vein yellows virus in field-grown pepper in Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolou Antoine Bolou Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jr. Kakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Görsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zencirkiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Phytopathology and Plant Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (7), pp.588-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6695,1275 +6695,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow bottlenecks affect pea seedborne mosaic virus populations during vertical seed transmission but not during leaf colonization.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue for the Plant Resistance Sustainability International Conference, La Colle sur Loup, France, 16-19 October 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003833⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637733v1</w:t>
+                <w:t xml:space="preserve">hal-01173326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci from the host genetic background modulate the durability of a resistance gene: a rational basis for sustainable resistance breeding in plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Narrow bottlenecks affect pea seedborne mosaic virus populations during vertical seed transmission but not during leaf colonization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.138⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.e1003833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630950v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of plant eukaryotic initiation factor 4E (eIF4E) and potyvirus genome-linked protein (VPg): A game of mirrors impacting resistance spectrum and durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci from the host genetic background modulate the durability of a resistance gene: a rational basis for sustainable resistance breeding in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (6), pp.579-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.11.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268508v1</w:t>
+                <w:t xml:space="preserve">hal-02630950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction pattern between Potato virus Y and eIF4E-mediated recessive resistance in the Solanaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolution of plant eukaryotic initiation factor 4E (eIF4E) and potyvirus genome-linked protein (VPg): A game of mirrors impacting resistance spectrum and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.472-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00930-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631938v1</w:t>
+                <w:t xml:space="preserve">hal-01268508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary pathways to break down the resistance of allelic versions of the PVY resistance gene va</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Interaction pattern between Potato virus Y and eIF4E-mediated recessive resistance in the Solanaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.L. Verrier</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-11-13-1126-RE⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (17), pp.9799-9807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00930-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123098v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue for the Plant Resistance Sustainability International Conference, La Colle sur Loup, France, 16-19 October 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">Evolutionary pathways to break down the resistance of allelic versions of the PVY resistance gene va</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
+                <w:t xml:space="preserve">Michel Tribodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Eric Durel</w:t>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">J.L. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.445. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (11), pp.1521-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-11-13-1126-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173326v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y: a major crop pathogen that has provided major insights into the evolution of viral pathogenicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High prevalence of poleroviruses in field-grown pepper in Turkey and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Buzkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent B. Arpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12024⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 158 (4), pp.881-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-012-1553-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652559v1</w:t>
+                <w:t xml:space="preserve">hal-02646211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of poleroviruses in field-grown pepper in Turkey and Tunisia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Viral sanitary status of declining grapevine Syrah clones and genetic diversity of Grapevine Rupestris stem pitting-associated virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Sempé-Ignatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135, pp.439-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0101-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-012-1553-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646211v1</w:t>
+                <w:t xml:space="preserve">hal-02649580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral sanitary status of declining grapevine Syrah clones and genetic diversity of Grapevine Rupestris stem pitting-associated virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potato virus Y: a major crop pathogen that has provided major insights into the evolution of viral pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikon Vassilakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.439 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0101-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649580v1</w:t>
+                <w:t xml:space="preserve">hal-02652559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farther, slower, stronger: how the plant genetic background protects a major resistance gene from breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7997,90 +7997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, rapid and efficient way to obtain infectious clones of potyviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 183 (1), pp.94-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8114,90 +8114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8248,103 +8248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus adaptation to quantitative plant resistance: erosion or breakdown?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (11), pp.2242-2252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8378,90 +8378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable strategies to deploy plant resistance in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 193 (4), pp.1064-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8508,51 +8508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution of the genomic RNA of apple stem grooving Capillovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sabath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,90 +8641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunisian Potato virus Y isolates with unnecessary pathogenicity towards pepper : Support for the matching allele model in eIF4E resistance – potyvirus interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (3), pp.441-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8752,2459 +8752,2459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary time-scale of the Begomoviruses: evidence from integrated sequences in the Nicotiana genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic background matters: a plant–virus gene-for-gene interaction is strongly influenced by genetic contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Doumayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019193⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00724.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646894v1</w:t>
+                <w:t xml:space="preserve">hal-01462654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hallmarks of “green” viruses: do plant viruses evolve differently from the others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.812-824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dN/dS-based methods detect positive selection linked to trade-offs between different fitness traits in the coat protein of Potato virus Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (9), pp.2707-2717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msr105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and structure of Tomato spotted wilt virus populations: evidence of extensive reassortment and insights into emergence processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary time-scale of the Begomoviruses: evidence from integrated sequences in the Nicotiana genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Harkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Briddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Tentchev</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan M. Aguilar</w:t>
+                <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.029082-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653009v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Helper component proteinase cistron of Potato virus Y induces hypersensitivity and resistance in potato genotypes carrying dominant resistance genes on chromosome IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Evolution and structure of Tomato spotted wilt virus populations: evidence of extensive reassortment and insights into emergence processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Tentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Chauvin</w:t>
+                <w:t xml:space="preserve">Juan M. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-10-10-0246⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92, pp.961-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.029082-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652300v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic background matters: a plant–virus gene-for-gene interaction is strongly influenced by genetic contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">The Helper component proteinase cistron of Potato virus Y induces hypersensitivity and resistance in potato genotypes carrying dominant resistance genes on chromosome IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Doumayrou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (9), pp.911-920. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (7), pp.787-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00724.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-10-10-0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462654v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Cucumber mosaic virus in &amp;lt;em&amp;gt;Paeonia lactifera&amp;lt;/em&amp;gt; in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cardin</w:t>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 94 (6), pp.790. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-94-6-0790C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665772v1</w:t>
+                <w:t xml:space="preserve">hal-02669234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new lineage sheds light on the evolutionary history of Potato virus Y</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A point mutation in the polymerase of Potato virus Y confers virulence toward the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Navaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00573.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.823-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662604v1</w:t>
+                <w:t xml:space="preserve">hal-02664718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of cucumber mosaic virus in Centella asiatica in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">First Report of Cucumber mosaic virus in &amp;lt;em&amp;gt;Paeonia lactifera&amp;lt;/em&amp;gt; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (6), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-94-6-0790C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/jpp.v92i4sup.348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657389v1</w:t>
+                <w:t xml:space="preserve">hal-02665772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation in the polymerase of Potato virus Y confers virulence toward the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new lineage sheds light on the evolutionary history of Potato virus Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0823⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00573.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664718v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First report of cucumber mosaic virus in Centella asiatica in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92, pp.S4.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v92i4sup.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669234v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of plant major resistance genes to pathogens depends on the genetic background, experimental evidence and consequences for breeding strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First report of Cucumber mosaic virus and Turnip vein-clearing virus in Dichondra repens en France, Italy and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02827.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-93-2-0201B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665455v1</w:t>
+                <w:t xml:space="preserve">hal-02660021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resistance for the sustainable control of plant virus diseases : breeding, mechanisms and durability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Gómez</w:t>
+                <w:t xml:space="preserve">Key determinants of resistance durability to plant viruses: insights from a model linking within- and between-host dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Rodriguez-Hernandez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-009-9468-5⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (2), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667278v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on evolution of virus avirulence factors predict the durability of corresponding plant resistances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durability of plant major resistance genes to pathogens depends on the genetic background, experimental evidence and consequences for breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00554.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02827.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666562v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of host plant resistance and geographic distance to the structure of Potato virus Y (PVY) populations in pepper in northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (4), pp.763-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02064.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of cucumber mosaic virus in Edgeworthia chrysantha in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (2), pp.502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4454/jpp.v91i2.986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Passiflora chlorosis virus in &amp;lt;em&amp;gt;Bituminaria bituminosa&amp;lt;/em&amp;gt; in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on evolution of virus avirulence factors predict the durability of corresponding plant resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cardin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-93-2-0196A⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (5), pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2009.00554.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655866v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype and spectrum of action of the Pvr4 resistance in pepper against potyviruses, and selection for virulent variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+                <w:t xml:space="preserve">Genetic resistance for the sustainable control of plant virus diseases : breeding, mechanisms and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Rodriguez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Fabre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Maria Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (3), pp.443-449. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01992.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-009-9468-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667731v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the paradigms of plant pathogen life history and evolution of parasitic fitness beyond agricultural boundaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First report of Passiflora chlorosis virus in &amp;lt;em&amp;gt;Bituminaria bituminosa&amp;lt;/em&amp;gt; in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000693⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (2), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-93-2-0196A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663494v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key determinants of resistance durability to plant viruses: insights from a model linking within- and between-host dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
+                <w:t xml:space="preserve">Phenotype and spectrum of action of the Pvr4 resistance in pepper against potyviruses, and selection for virulent variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.11.021⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (3), pp.443-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01992.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666453v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Cucumber mosaic virus and Turnip vein-clearing virus in Dichondra repens en France, Italy and China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Cardin</w:t>
+                <w:t xml:space="preserve">Expanding the paradigms of plant pathogen life history and evolution of parasitic fitness beyond agricultural boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda L. Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Delecolle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 93 (2), pp.201. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (12), pp.e1000693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-93-2-0201B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660021v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of potato virus Y in &amp;lt;em&amp;gt;Nicotiana mutabilis&amp;lt;/em&amp;gt; in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (2), pp.312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11238,51 +11238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation and functional analyses provide evidence for co-evolution between plant eIF4E and potyviral VPg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11290,51 +11290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (1), pp.56-68. </w:t>
@@ -11372,90 +11372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new potyvirus infecting pepper crops in Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (8), pp.1543-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11501,90 +11501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of tobacco rattle virus in &amp;lt;em&amp;gt;Aquilegia&amp;lt;/em&amp;gt; sp. in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (3), pp.586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11644,77 +11644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Holota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 65 (1), pp.112-118. </w:t>
@@ -11764,90 +11764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of tobacco rattle virus and cucumber mosaic virus in Phlox paniculata in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (3), pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11881,51 +11881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of the potato virus Y VPg virulence factor reveals complex adaptations to the pvr2 resistance allelic series in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petit-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (5), pp.1594-1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12011,64 +12011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Cucumber mosaic virus in&amp;lt;em&amp;gt; Echium candicans&amp;lt;/em&amp;gt; in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (11), pp.1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12102,64 +12102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Cucumber mosaic virus in Viola hederacea in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (3), pp.331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12193,64 +12193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the number of virus particles transmitted by an insect vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12297,77 +12297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une lutte durable contre les virus de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12416,510 +12416,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different mutations in the genome-linked protein VPg of potato virus Y confer virulence on the pvr2 3 resistance in pepper</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence analysis of grapevine isolates of raspberry ringspot nepovirus. Brief report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+                <w:t xml:space="preserve">Thierry Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Endisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0557⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 151 (3), pp.599-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-005-0665-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995634v1</w:t>
+                <w:t xml:space="preserve">hal-02664620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of grapevine isolates of raspberry ringspot nepovirus. Brief report</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simultaneous mutations in translation initiation factors elF4E and elF(iso)4E are required to prevent pepper veinal mottle virus infection of pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Endisch</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-005-0665-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (7), pp.2089-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81817-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664620v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous mutations in translation initiation factors elF4E and elF(iso)4E are required to prevent pepper veinal mottle virus infection of pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different mutations in the genome-linked protein VPg of potato virus Y confer virulence on the pvr2 3 resistance in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 87 (7), pp.2089-2098. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (5), pp.557-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81817-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663030v1</w:t>
+                <w:t xml:space="preserve">hal-02995634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of plant virus populations:towards hypothesis testing in molecular epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67, pp.49-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12953,64 +12953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Alfalfa mosaic virus on &amp;lt;em&amp;gt;Rhamnus alaternus&amp;lt;/em&amp;gt; in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90 (8), pp.1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13044,77 +13044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of &amp;lt;em&amp;gt;Alternaria dichondrae&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;Cercospor&amp;lt;/em&amp;gt;a sp., and &amp;lt;em&amp;gt;Puccinia&amp;lt;/em&amp;gt; sp on &amp;lt;em&amp;gt;Dichondra repens&amp;lt;/em&amp;gt; in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (9), pp.1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13187,64 +13187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (10), pp.2897-2911. </w:t>
@@ -13282,77 +13282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of mosaic caused by Cucumber mosaic virus in Lobellia hybrids in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (3), pp.340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13386,90 +13386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological, molecular, and pathotype diversity of pepper veinal mottle virus and chili veinal mottle virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13520,90 +13520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaic symptoms induced by cucumber mosaic virus in Polygala myrtifolia in France and New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89, pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13637,51 +13637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential selection of genes of cucumber mosaic virus subgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (8), pp.1602-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13715,103 +13715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable virus resistance in plants through conventional approaches: a challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 100, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13857,51 +13857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in potato virus Y genome-linked protein determine virulence toward recessive resistances in &amp;lt;em&amp;gt;Capsicum annuum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lycopersicon hirsutum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13991,77 +13991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of cucumber mosaic virus in &amp;lt;em&amp;gt;Helleborus foetidus&amp;lt;/em&amp;gt; in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 87 (10), pp.1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14095,77 +14095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Alfalfa mosaic virus in &amp;lt;em&amp;gt;Physostegia virginiana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (1), pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14199,90 +14199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural recessive resistance gene against potato virus Y in pepper corresponds to the eukariotic initiation factor 4E (elF4E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14359,51 +14359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Glasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14488,51 +14488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific degradation of 3' regions of GUS mRNA in posttranscriptionally silenced tobacco lines may be related to 5'-3' spreading of silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14592,90 +14592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for diversifying selection in Potato virus Y and in the coat protein of other potyviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 83 (10), pp.2563-2573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14709,90 +14709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Prunus necrotic ringspot virus in rose and its variability in rose and Prunus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14839,64 +14839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Alfalfa mosaic virus in Pachysandra terminalis in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84 (5), pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14930,90 +14930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CAPS marker to assist selection of tomato spotted wilt virus (TSWV) resistance in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15051,90 +15051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-linked immunosorbent assay testing of shoots grown in vitro and the use of immunocapture-reverse transcription-polymerase chain reaction improve the detection of Prunus necrotic ringspot virus in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15172,51 +15172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature effects on hypersensitive resistance to tomato spotted wilt tospovirus (TSWV) in pepper (&amp;lt;em&amp;gt;Capsicum chinense&amp;lt;/em&amp;gt; Jacq.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15314,51 +15314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence des tospovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15422,90 +15422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated intraspecific maps of pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15547,51 +15547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersensitive resistance to tomato spotted wilt virus in three Capsicum chinense accessions is controlled by a single gene and is overcome by virulent strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15702,77 +15702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 83 (7), pp.87-98</w:t>
@@ -15814,77 +15814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and induced variability of tomato spotted wilt virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nono-Womdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ansan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15935,103 +15935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complementation of two genes originating from susceptible &amp;lt;em&amp;gt;Capsicum annuum&amp;lt;/em&amp;gt; lines confers a new and complete resistance to pepper veinal mottle virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 86 (7), pp.739-743. </w:t>
@@ -16101,51 +16101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre virulence, charge virale et transmission du potato virus Y (genre Potyvirus ; famille Potyviridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16239,90 +16239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Conilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
@@ -16390,64 +16390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres de virologie végétale (RVV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
@@ -16502,64 +16502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16601,90 +16601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the genetic basis of quantitative resistance to cucumber mosaic virus in Capsicum annuum using genome-wide association coupled with high-throughput image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis McLeod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16739,90 +16739,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du CMV à Espelette : bilan de missions pimentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Conilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du réseau E3GP3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
@@ -16845,342 +16845,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thesis in progress : Understanding the role of natural reservoirs in the epidemic and evolutionary dynamics of generalist agricultural pathogens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening of a pepper collection for resistance to powdery mildew caused by Leveillula taurica, a worldwide threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Awni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ikhfad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">18. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crops Research Institute (MVCRI); Center of Plant Systems Biology and Biotechnology (CPSBB), Sep 2023, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195544v1</w:t>
+                <w:t xml:space="preserve">hal-04670120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of a pepper collection for resistance to powdery mildew caused by Leveillula taurica, a worldwide threat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thesis in progress : Understanding the role of natural reservoirs in the epidemic and evolutionary dynamics of generalist agricultural pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crops Research Institute (MVCRI); Center of Plant Systems Biology and Biotechnology (CPSBB), Sep 2023, Plovdiv, Bulgaria</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670120v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La robustesse de l’immunité végétale : une piste pour assurer la stabilité des productions agricoles face aux stress environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière 2023 du réseau ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
@@ -17222,90 +17222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t>
@@ -17334,103 +17334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of paradigm for breeding disease resistant cultivars robust to varying environments: estimators of the robustness of plant immunity and promising genes for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Research Institute for Agriculture, Food and Environment (INRAE), Jun 2022, Dijon, France</w:t>
@@ -17459,103 +17459,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse de l'immunité du piment à Phytophthora capsici face à une perturbation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois (France), France. 1p</w:t>
@@ -17578,1234 +17578,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mustin</w:t>
+                <w:t xml:space="preserve">Experimental evolution of a plant RNA virus: a warning about spurious correlations when studying fitness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368372v1</w:t>
+                <w:t xml:space="preserve">hal-03553147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les apports de la phylodynamique à la compréhension de l’épidémiologie et de l’évolution des virus de plantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau PhyloMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368394v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and genetic drift effects exerted by solanaceous plants on PVY populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final meeting of Research Infrastructure PlantUP. Nodes: Plant Health - Protection and Security of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Visioconférence, Greece</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553184v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Billaud</w:t>
+                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) genes at the heart of the dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368388v1</w:t>
+                <w:t xml:space="preserve">hal-03479722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) genes at the heart of the dilemma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luke G Barrett</w:t>
+                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479722v1</w:t>
+                <w:t xml:space="preserve">hal-03368388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Selection and genetic drift effects exerted by solanaceous plants on PVY populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Final meeting of Research Infrastructure PlantUP. Nodes: Plant Health - Protection and Security of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Visioconférence, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553078v1</w:t>
+                <w:t xml:space="preserve">hal-03553184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553180v1</w:t>
+                <w:t xml:space="preserve">hal-03368372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lepage</w:t>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368350v1</w:t>
+                <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la phylodynamique à la compréhension de l’épidémiologie et de l’évolution des virus de plantes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau PhyloMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553039v1</w:t>
+                <w:t xml:space="preserve">hal-03553078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of a plant RNA virus: a warning about spurious correlations when studying fitness changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
+                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553147v1</w:t>
+                <w:t xml:space="preserve">hal-03553180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can the ecology and evolutionary history of plant pathogens tell us about the contours of host range?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS annual meeting - Plant health 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Phytopathological Society, Aug 2020, St Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18843,77 +18843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Tomato spotted wilt virus RNA-dependent RNA polymerase adaptative evolution and constrained domains using homology protein structure modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18938,90 +18938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and evolution of Cucurbitaceae and Solanaceae viruses in the Mediterranean basin: The French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19057,682 +19057,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of loci implied in Potato virus Y resistance and tolerance in the pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737379v1</w:t>
+                <w:t xml:space="preserve">hal-02734804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-plant genetic drift to control virus adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conférence Jacques Monod, Évolution virale sur le continuum mutualiste – parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of loci implied in Potato virus Y resistance and tolerance in the pepper germplasm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Duboscq</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734804v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736113v1</w:t>
+                <w:t xml:space="preserve">hal-02734819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
+              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734819v1</w:t>
+                <w:t xml:space="preserve">hal-02736113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of within-plant genetic drift and selection on virus adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist/DFG SPP1819 co-funded workshop "Molecular mechanisms underlying the rapid evolution of plant-microbe interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New Phytologist Foundation, Feb 2018, Vaals, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19757,77 +19757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking control of virus adaptation by choosing host plant genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19859,372 +19859,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité de la résistance aux potyvirus chez les plantes légumières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism and evolutionary reconstruction of a host jump in a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikon Vassilakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Tzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Association des Sélectionneurs Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Versailles, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553049v1</w:t>
+                <w:t xml:space="preserve">hal-01605232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélectionner des fonds génétiques favorables à la durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La durabilité de la résistance aux potyvirus chez les plantes légumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS Biotechnologies Vertes, Résistance génétique et durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Association des Sélectionneurs Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553358v1</w:t>
+                <w:t xml:space="preserve">hal-03553049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selection, genetic drift and viral accumulation on the evolution of a plant RNA virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélectionner des fonds génétiques favorables à la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
+              <w:t xml:space="preserve">GIS Biotechnologies Vertes, Résistance génétique et durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606407v1</w:t>
+                <w:t xml:space="preserve">hal-03553358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the viral protein VPg intrinsic disorder contribution to the Potato virus Y adaptation to eIF4E-mediated resistance of pepper (Capsicum annuum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
@@ -20247,713 +20243,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new eIF4E1 allele characterized by RNAseq data mining is associated with resistance to PVY in tomato albeit with a low durability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+                <w:t xml:space="preserve">Impact of selection, genetic drift and viral accumulation on the evolution of a plant RNA virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595114v1</w:t>
+                <w:t xml:space="preserve">hal-01606407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism and evolutionary reconstruction of a host jump in a plant virus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new eIF4E1 allele characterized by RNAseq data mining is associated with resistance to PVY in tomato albeit with a low durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2017, Aussois, France. 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605232v1</w:t>
+                <w:t xml:space="preserve">hal-01595114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Joint estimation of effective population size and selection coefficient without neutrel markers: method validation and application to experimental evolution of viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738870v1</w:t>
+                <w:t xml:space="preserve">hal-02739698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population size and selection coefficient without neutrel markers: method validation and application to experimental evolution of viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci in pepper genome control the effective population size of two RNA viruses at inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Szent István University. Gödöllo, HUN., Sep 2016, Kecskemét, Hungary. 591 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739698v1</w:t>
+                <w:t xml:space="preserve">hal-02738767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci in pepper genome control the effective population size of two RNA viruses at inoculation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Szent István University. Gödöllo, HUN., Sep 2016, Kecskemét, Hungary. 591 p</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738767v1</w:t>
+                <w:t xml:space="preserve">hal-02738870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic epidemiological model for the analysis of plant resistance break- down to pathogens subjected to genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bonneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging trends in applied mathematics and mechanics (ETAMM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
@@ -20982,103 +20982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination hotspots and positive selection in Deformed wing virus (DWV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurBee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj, Romania</w:t>
@@ -21133,51 +21133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21226,2823 +21226,2780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Déterminants génétiques du contournement de la résistance des solanacées maraîchères au virus Y de la pomme de terre : vers la compréhension et la gestion de la durabilité des résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Froissart</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. pp.1</w:t>
+              <w:t xml:space="preserve">26. Forum International des Sciences Biologiques et de Biotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tunisienne des Sciences Biologiques (ATSB). TUN., Mar 2015, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739696v1</w:t>
+                <w:t xml:space="preserve">hal-02792984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738942v1</w:t>
+                <w:t xml:space="preserve">hal-01240378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738575v1</w:t>
+                <w:t xml:space="preserve">hal-02738942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738981v1</w:t>
+                <w:t xml:space="preserve">hal-02738575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De &amp;quot;nouvelles&amp;quot; souches du virus des ailes déformées (DWV) chez l'abeille ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of host species range in plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741201v1</w:t>
+                <w:t xml:space="preserve">hal-02739696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants génétiques du contournement de la résistance des solanacées maraîchères au virus Y de la pomme de terre : vers la compréhension et la gestion de la durabilité des résistances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">De &amp;quot;nouvelles&amp;quot; souches du virus des ailes déformées (DWV) chez l'abeille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Forum International des Sciences Biologiques et de Biotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tunisienne des Sciences Biologiques (ATSB). TUN., Mar 2015, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). FRA., Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792984v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240378v1</w:t>
+                <w:t xml:space="preserve">hal-02738981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of the durability of major resistance genes to plant viruses through quantitative resistance, a modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB14 - 9. European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739537v1</w:t>
+                <w:t xml:space="preserve">hal-01095703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Protection of the durability of major resistance genes to plant viruses through quantitative resistance, a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
+              <w:t xml:space="preserve">ECMTB14 - 9. European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095703v1</w:t>
+                <w:t xml:space="preserve">hal-02739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the efficiency of resistance genes against viruses from the individual host plant to agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sustainable plant resistance management in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop : Green viruses, from gene to landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
+              <w:t xml:space="preserve">12. IPVE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA.; International Society for Plant Pathology (ISPP). International Committee for Plant Virus Epidemiology, St Paul, INT., Jan 2013, Arusha, Tanzania. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745720v1</w:t>
+                <w:t xml:space="preserve">hal-02747924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow bottleneck affect a plant virus population during vertical seed transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sustainable plant resistance management in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.53</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996370v1</w:t>
+                <w:t xml:space="preserve">hal-02745569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance loci reduce the breakdown frequency of a major resistance gene. A relevant way for durable resistance breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Narrow bottleneck affect a plant virus population during vertical seed transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IPVE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Plant Virus Epidemiology (ISPP). St Paul.; International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Jan 2013, Arusha, Tanzania. 256 p</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747958v1</w:t>
+                <w:t xml:space="preserve">hal-02996370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y infecting tobacco crops adapts rapidly to the recessive resistance gene va: evolutionary pathways to breakdown the resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Preserving the efficiency of resistance genes against viruses from the individual host plant to agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop : Green viruses, from gene to landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208680v1</w:t>
+                <w:t xml:space="preserve">hal-02745720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peppers and Potyviruses, a pathosystem teaches how to breed for durable resistance in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative resistance loci reduce the breakdown frequency of a major resistance gene. A relevant way for durable resistance breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">12. IPVE Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Plant Virus Epidemiology (ISPP). St Paul.; International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Jan 2013, Arusha, Tanzania. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747945v1</w:t>
+                <w:t xml:space="preserve">hal-02747958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable plant resistance management in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potato virus Y infecting tobacco crops adapts rapidly to the recessive resistance gene va: evolutionary pathways to breakdown the resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tribodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745569v1</w:t>
+                <w:t xml:space="preserve">hal-01208680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable plant resistance management in agricultural landscapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Peppers and Potyviruses, a pathosystem teaches how to breed for durable resistance in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IPVE Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA.; International Society for Plant Pathology (ISPP). International Committee for Plant Virus Epidemiology, St Paul, INT., Jan 2013, Arusha, Tanzania. 256 p</w:t>
+              <w:t xml:space="preserve">15. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747924v1</w:t>
+                <w:t xml:space="preserve">hal-02747945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The durability of a major resistance gene is affected by quantitative trait loci which also confer quantitative resistance to virus</w:t>
+                <w:t xml:space="preserve">Durable strategies to deploy plant resistance in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+                <w:t xml:space="preserve">Frédéric F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jun 2012, Paris, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744632v1</w:t>
+                <w:t xml:space="preserve">hal-01000305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on resistance and pathogenicity factors and their consequences on resistance durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Durabilité des stratégies de gestion de plantes résistantes aux virus dans un paysage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ewert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
+              <w:t xml:space="preserve">Workshop Modélisation et Régulation des Pollutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montesquieu (Bordeaux 4). FRA.; Université Montpellier 1 (UM1). FRA.; Université de La Rochelle (ULR). FRA., Dec 2012, La Rochelle, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745963v1</w:t>
+                <w:t xml:space="preserve">hal-02803349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des stratégies de gestion de plantes résistantes aux virus dans un paysage agricole</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plus fort, plus loin, plus lent : Comment le fond génétique de la plante peut augmenter la durabilité d’un gène majeur de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Modélisation et Régulation des Pollutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Montesquieu (Bordeaux 4). FRA.; Université Montpellier 1 (UM1). FRA.; Université de La Rochelle (ULR). FRA., Dec 2012, La Rochelle, France. pp.35</w:t>
+              <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803349v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus fort, plus loin, plus lent : Comment le fond génétique de la plante peut augmenter la durabilité d’un gène majeur de résistance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The durability of a major resistance gene is affected by quantitative trait loci which also confer quantitative resistance to virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Paulhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208595v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des stratégies de déploiement de plantes résistantes aux virus dans un paysage agricole</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Constraints on resistance and pathogenicity factors and their consequences on resistance durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau M3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Oléron, France. pp.42</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805633v1</w:t>
+                <w:t xml:space="preserve">hal-02745963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable plant resistance management in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Durabilité des stratégies de déploiement de plantes résistantes aux virus dans un paysage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau M3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Oléron, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745059v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable strategies to deploy plant resistance in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Sustainable plant resistance management in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). Paris, FRA., Jun 2012, Paris, France. pp.32</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle-Sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000305v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using Potato virus Y and high-throughput sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coville</w:t>
+                <w:t xml:space="preserve">La sélection positive au niveau de la capside du virus Y de la pomme de terre est liée à des compromis pour l’adaptation à ses différents hôtes et à la vection par pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Évolution Virale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803599v1</w:t>
+                <w:t xml:space="preserve">hal-02746617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of virus populations and durability of pepper resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese-french workshop on pepper genetics and breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Oct 2011, Pékin, China. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24106,64 +24063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ben Tamarzizt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24182,886 +24139,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’évolution des populations virales à l’échelle d’un paysage agricole pour la gestion des variétés de plantes résistantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using Potato virus Y and high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réseau Évolution Virale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748767v1</w:t>
+                <w:t xml:space="preserve">hal-02803599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi une résistance polygénique est-elle plus durable qu’une résistance monogénique ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’évolution des populations virales à l’échelle d’un paysage agricole pour la gestion des variétés de plantes résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750189v1</w:t>
+                <w:t xml:space="preserve">hal-02748767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using Potato virus Y and high-throughput sequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Pourquoi une résistance polygénique est-elle plus durable qu’une résistance monogénique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Virus Ecology Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut de Recherche pour le Développement (IRD). FRA., May 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804408v1</w:t>
+                <w:t xml:space="preserve">hal-02750189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dN/dS-based methods detect positive selection linked to trade-offs between fitness traits in the coat protein of Potato virus Y</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using Potato virus Y and high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Virus Ecology Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut de Recherche pour le Développement (IRD). FRA., May 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746956v1</w:t>
+                <w:t xml:space="preserve">hal-02804408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection positive au niveau de la capside du virus Y de la pomme de terre est liée à des compromis pour l’adaptation à ses différents hôtes et à la vection par pucerons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">dN/dS-based methods detect positive selection linked to trade-offs between fitness traits in the coat protein of Potato virus Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Plant Virus Ecology Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut de Recherche pour le Développement (IRD). FRA., May 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746617v1</w:t>
+                <w:t xml:space="preserve">hal-02746956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in the NIb cistron of Potato virus Y confers virulence towards the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">La variabilité des gènes d’avirulence viraux conditionne t-elle la durabilité des résistances chez les plantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Plant Virus Epidemiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751150v1</w:t>
+                <w:t xml:space="preserve">hal-02756063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des gènes d’avirulence viraux conditionne t-elle la durabilité des résistances chez les plantes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification d’indicateurs de durabilité des résistances des plantes aux maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756063v1</w:t>
+                <w:t xml:space="preserve">hal-02753241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’indicateurs de durabilité des résistances des plantes aux maladies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A mutation in the NIb cistron of Potato virus Y confers virulence towards the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Navaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. International Plant Virus Epidemiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753241v1</w:t>
+                <w:t xml:space="preserve">hal-02751150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’évolution des populations virales à l’échelle d’un paysage agricole pour la gestion des variétés de plantes résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25086,103 +25086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral sanitary status and genetic diversity of Rupestris stem pitting - associated virus in french syrah clones exhibiting various susceptibility levels to decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Beuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Lauriane Sempé-Ignatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Meeting of the International Council for the Study of Virus and virus-like diseases of the Grapevine (ICVG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Dijon, France</w:t>
@@ -25211,51 +25211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation and functional analyses provide evidence for coevolution between plant eIF4E and potyviral VPg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25336,77 +25336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights about the higher durability of polygenic over monogenic plant resistances to viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25444,51 +25444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire évolutive et pouvoir pathogène chez le virus Y de la pomme de terre (genre Potyvirus, famille Potyvirideae). Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25513,77 +25513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité de résistances végétales par la mesure de l'évolution de populations virales. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25608,90 +25608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on evolution of virus avirulence factors predict the durability of corresponding plant resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25710,981 +25710,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for durability of disease resistance: analysis of the pepper-PVY interaction delivered new screening criteria for the breeder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité des gènes d'avirulence viraux conditionne t-elle la durabilité des résistances chez la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">11. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752752v1</w:t>
+                <w:t xml:space="preserve">hal-02750882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des populations virales pour la construction de variétés résistantes en cultures annuelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for durability of disease resistance: analysis of the pepper-PVY interaction delivered new screening criteria for the breeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753028v1</w:t>
+                <w:t xml:space="preserve">hal-02752752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des gènes de résistance dans les variétés: oui, mais les virus peuvent s'adapter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'évolution des populations virales pour la construction de variétés résistantes en cultures annuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'information scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Avignon, France</w:t>
+              <w:t xml:space="preserve">11. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750654v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte génétique contre les bioagresseurs des cultures : la durabilité, un nouveau critère de sélection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des gènes de résistance dans les variétés: oui, mais les virus peuvent s'adapter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée d'information scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756913v1</w:t>
+                <w:t xml:space="preserve">hal-02750654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la taille du goulet d'étranglement lors de la transmission non persistante du Potato virus Y (Potyvirus) par puceron</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lutte génétique contre les bioagresseurs des cultures : la durabilité, un nouveau critère de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751729v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and spectrum of action of the resistance conferred by the Pvr4 gene in pepper to potyviruses and selection of virulent variants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimation de la taille du goulet d'étranglement lors de la transmission non persistante du Potato virus Y (Potyvirus) par puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Eucarpia meeting on Genetics and Breeeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752677v1</w:t>
+                <w:t xml:space="preserve">hal-02751729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the emergence of virulent virus populations : towards new breeding strategies for building durable virus resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
+                <w:t xml:space="preserve">Mechanism and spectrum of action of the resistance conferred by the Pvr4 gene in pepper to potyviruses and selection of virulent variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Patancheru, India</w:t>
+              <w:t xml:space="preserve">13. Eucarpia meeting on Genetics and Breeeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757533v1</w:t>
+                <w:t xml:space="preserve">hal-02752677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des gènes d'avirulence viraux conditionne t-elle la durabilité des résistances chez la plante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of the emergence of virulent virus populations : towards new breeding strategies for building durable virus resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Patancheru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750882v1</w:t>
+                <w:t xml:space="preserve">hal-02757533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du polymorphisme des gènes eIF4E impliqués dans la résistance aux potyvirus et impact sur l'interaction avec ces virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
@@ -26707,2723 +26707,2723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets complexes de mutations dans la protéine VPg du virus Y de la pomme de terre (PVY, potyvirus) ou tous les chemins ne mènent pas à la virulence. Communication orale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Plusieurs substitutions ponctuelles chez le potato virus Y (PVY, potyvirus) permettent indépendamment le contournement d'une résistance monogénique chez le piment. Communication orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758619v1</w:t>
+                <w:t xml:space="preserve">hal-02762338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance totale du piment au pepper veinal mottle virus résulte de la combinaison de mutations dans les gènes eIF4E1 et eIF(iso)4E. Communication orale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+                <w:t xml:space="preserve">Effets complexes de mutations dans la protéine VPg du virus Y de la pomme de terre (PVY, potyvirus) ou tous les chemins ne mènent pas à la virulence. Communication orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Charron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764148v1</w:t>
+                <w:t xml:space="preserve">hal-02758619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus émergents sur solanacées et évolution des concepts de taxonomie et phylogénie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La résistance totale du piment au pepper veinal mottle virus résulte de la combinaison de mutations dans les gènes eIF4E1 et eIF(iso)4E. Communication orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762517v1</w:t>
+                <w:t xml:space="preserve">hal-02764148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plusieurs substitutions ponctuelles chez le potato virus Y (PVY, potyvirus) permettent indépendamment le contournement d'une résistance monogénique chez le piment. Communication orale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus émergents sur solanacées et évolution des concepts de taxonomie et phylogénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762338v1</w:t>
+                <w:t xml:space="preserve">hal-02762517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance against potyvirus: a subtle interplay between the eukaryotic translation initiation factor eIF4E and viral-encoded proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potato virus Y diversity and evolution: which role for the host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robaglia</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant GEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. EAPR Virology section meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759528v1</w:t>
+                <w:t xml:space="preserve">hal-02764187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the eukaryotic translation initiation factor elF4E in Solanaceae-Potyvirus interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">The key role of the eukariotic initiation factor 4E (elF4E) in plant-potyvirus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Moretti</w:t>
+                <w:t xml:space="preserve">A. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762669v1</w:t>
+                <w:t xml:space="preserve">hal-02760033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of the eukariotic initiation factor 4E (elF4E) in plant-potyvirus interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">PVY evolution toward virulence to the resistance conferred by pvr2-3 in pepper and consequences for its durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierrugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on molecular plant-microbe interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, St Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760033v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVY evolution toward virulence to the resistance conferred by pvr2-3 in pepper and consequences for its durability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ayme</w:t>
+                <w:t xml:space="preserve">Involvement of the eukaryotic translation initiation factor elF4E in Solanaceae-Potyvirus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierrugues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">André Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760577v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y diversity and evolution: which role for the host plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plant resistance against potyvirus: a subtle interplay between the eukaryotic translation initiation factor eIF4E and viral-encoded proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EAPR Virology section meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. Plant GEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764187v1</w:t>
+                <w:t xml:space="preserve">hal-02759528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le locus récessif PVR2 contrôlant la résistance au potato virus y chez le piment correspond au facteur eucaryotique d'initiation de la traduction EIF4E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">The eukaryotic translation initiation factor 4E (elF4E): a target for plant resistance against potyviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
+              <w:t xml:space="preserve">7. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761196v1</w:t>
+                <w:t xml:space="preserve">hal-02760993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes évolutives s'exercent différemment selon les gènes et les sous-groupes du cucumber mosaic cucumovirus (CMV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le locus récessif PVR2 contrôlant la résistance au potato virus y chez le piment correspond au facteur eucaryotique d'initiation de la traduction EIF4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759205v1</w:t>
+                <w:t xml:space="preserve">hal-02761196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de souches de potato virus Y (PVY) adaptées à une résistance polygénique quantitative chez le piment (capsicum annuum L.) et une recherche des déterminants viraux du contournement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les contraintes évolutives s'exercent différemment selon les gènes et les sous-groupes du cucumber mosaic cucumovirus (CMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763447v1</w:t>
+                <w:t xml:space="preserve">hal-02759205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eukaryotic translation initiation factor 4E (elF4E): a target for plant resistance against potyviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Duprat</w:t>
+                <w:t xml:space="preserve">Sélection de souches de potato virus Y (PVY) adaptées à une résistance polygénique quantitative chez le piment (capsicum annuum L.) et une recherche des déterminants viraux du contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760993v1</w:t>
+                <w:t xml:space="preserve">hal-02763447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present status and evolution of Solanaceae viruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mutations in the virus genome-linked (VPg) of Potato virus Y (PVY) determine virulence towards recessive resistances in pepper and in Lycopersicon hirsutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Conference of the International Working Groups on Legume Viruses and Vegetable Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763886v1</w:t>
+                <w:t xml:space="preserve">hal-02761871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable virus resistance in plants through conventional approaches. A challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+                <w:t xml:space="preserve">The present status and evolution of Solanaceae viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pitrat</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Plant Virus Epidemiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Aschersleben, Germany</w:t>
+              <w:t xml:space="preserve">1. Joint Conference of the International Working Groups on Legume Viruses and Vegetable Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763884v1</w:t>
+                <w:t xml:space="preserve">hal-02763886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic position of pepper veinal mottle potyvirus and pathotypic relationships with sources of resistance in peppers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Durable virus resistance in plants through conventional approaches. A challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Marchoux</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Plant Virus Epidemiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Aschersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761545v1</w:t>
+                <w:t xml:space="preserve">hal-02763884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the virus genome-linked (VPg) of Potato virus Y (PVY) determine virulence towards recessive resistances in pepper and in Lycopersicon hirsutum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Taxonomic position of pepper veinal mottle potyvirus and pathotypic relationships with sources of resistance in peppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint Conference of the International Working Groups on Legume Viruses and Vegetable Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">8. International Plant Virus Epidemiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Aschersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761871v1</w:t>
+                <w:t xml:space="preserve">hal-02761545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des potyvirus et adaptation aux solanacées cultivées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Déterminant moléculaire du contournement de la résistance de Lycopersicon hirsutum par le PVY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759255v1</w:t>
+                <w:t xml:space="preserve">hal-02761777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et extension des virus chez les solanacées</w:t>
+                <w:t xml:space="preserve">Diversification des potyvirus et adaptation aux solanacées cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">3. Journées francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761613v1</w:t>
+                <w:t xml:space="preserve">hal-02759255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the variation studies and genetic control of important viruses of peppers in mediterranean countries</w:t>
+                <w:t xml:space="preserve">Evolution et extension des virus chez les solanacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Légnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nono-Womdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760899v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of pepper veinal mottle potyvirus isolates and their impact on breeding for resistance in peppers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in the variation studies and genetic control of important viruses of peppers in mediterranean countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762894v1</w:t>
+                <w:t xml:space="preserve">hal-02760899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminant moléculaire du contournement de la résistance de Lycopersicon hirsutum par le PVY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Variability of pepper veinal mottle potyvirus isolates and their impact on breeding for resistance in peppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Aussois, France</w:t>
+              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761777v1</w:t>
+                <w:t xml:space="preserve">hal-02762894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and interactions between potyvirus resistance factors in pepper : keys for durable resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Parrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durable resistance : key to sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Wageningen, Netherlands</w:t>
@@ -29465,64 +29465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of tomato spotted wilt virus isolates in relation with stability of resistance on pepper and tomato genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29567,812 +29567,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de systèmes de résistance aux maladies. Perspectives de sélection ouvertes par les marqueurs du génome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Status of the intraspecific molecular map of pepper : genome distribution of multiple disease resistance loci and defence genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on the status of plant and animal genome research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766656v1</w:t>
+                <w:t xml:space="preserve">hal-02767235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'isolats de Tomato Spotted Wilt Tospovirus (TSWV) contournant la résistance conférée par le gène Tsw chez le piment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Construction de systèmes de résistance aux maladies. Perspectives de sélection ouvertes par les marqueurs du génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
+              <w:t xml:space="preserve">5. Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768417v1</w:t>
+                <w:t xml:space="preserve">hal-02766656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage moléculaire et organisation des gènes de résistance sur le génome : caractérisation des interactions piment-potyvirus et piment-CMV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">Caractérisation d'isolats de Tomato Spotted Wilt Tospovirus (TSWV) contournant la résistance conférée par le gène Tsw chez le piment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765013v1</w:t>
+                <w:t xml:space="preserve">hal-02768417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gènes candidats pour les résistances aux maladies : cartographie de gènes connus et d'homologues de gènes de résistance, expression de gènes de défense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Marquage moléculaire et organisation des gènes de résistance sur le génome : caractérisation des interactions piment-potyvirus et piment-CMV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764730v1</w:t>
+                <w:t xml:space="preserve">hal-02765013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation biologique et sérologique de 58 isolats du Tomato Spotted Wilt Tospovirus (TSWV) d'origine variée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gènes candidats pour les résistances aux maladies : cartographie de gènes connus et d'homologues de gènes de résistance, expression de gènes de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769283v1</w:t>
+                <w:t xml:space="preserve">hal-02764730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the intraspecific molecular map of pepper : genome distribution of multiple disease resistance loci and defence genes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Variation biologique et sérologique de 58 isolats du Tomato Spotted Wilt Tospovirus (TSWV) d'origine variée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the status of plant and animal genome research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
+              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767235v1</w:t>
+                <w:t xml:space="preserve">hal-02769283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire de la variation intraspécifique du tomato spotted wilt virus (TSWV) isolé de différents hôtes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30430,269 +30430,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des facteurs genetiques specifiques et aspecifiques sont impliques dans la resistance generale du piment a plusieurs potyvirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">Identification of a new tomato spotted wilt virus pathotype on pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Virologie vegetale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775344v1</w:t>
+                <w:t xml:space="preserve">hal-02779539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new tomato spotted wilt virus pathotype on pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Des facteurs genetiques specifiques et aspecifiques sont impliques dans la resistance generale du piment a plusieurs potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Marchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Virologie vegetale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779539v1</w:t>
+                <w:t xml:space="preserve">hal-02775344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30723,77 +30723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of plant immunity on virus adaptation: what evolutionary forces should we rely upon in plant breeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30829,458 +30829,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the genetic architecture of virus quantitative pathogenicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Localization of viral proteins associated with the adaptation of potato virus Y in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venetia Psarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asimina Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Komi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Beris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.797, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195732v1</w:t>
+                <w:t xml:space="preserve">hal-05202468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-adaptation of endive necrotic mosaic potyvirus to different species of the Asteraceae is due to VPg mutations with pleiotropic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of viral proteins associated with the adaptation of potato virus Y in pepper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Despoina Beris</w:t>
+                <w:t xml:space="preserve">Unravelling the genetic architecture of virus quantitative pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.797, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202468v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential response of pepper against two evolutionarily distinct isolates of potato virus Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Beris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Theologidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venetia Psarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Galeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31361,64 +31361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Rampou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Samoili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Beris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikon Vassilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31482,51 +31482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31564,103 +31564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of powdery mildew resistance in pepper and impact of genetic resistance factors on pathogen diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schalk Van Heerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
@@ -31689,90 +31689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput image analysis method for assessing pepper quantitative resistance to Cucumber mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis McLeod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31808,1162 +31808,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Tobacco etch virus pathotypes faced with pepper resistance sources and durability potential of resistance genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737252v1</w:t>
+                <w:t xml:space="preserve">hal-02737088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of Tobacco etch virus pathotypes faced with pepper resistance sources and durability potential of resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent B. Arpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737663v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735594v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Kampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737621v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Kampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736058v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737200v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettuce lines with potyvirus resistance: differential set for study of strains and new genitors of resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International conference on genetics and breeding of leafy vegetables. Eucarpia Leafy Vegetables 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.44-45, 2019, 9th International Conference on Genetics and Breeding of Leafy Vegetables. Eucarpia Leafy Vegetables 2019. Programme and Proceedings of Abstracts</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553254v1</w:t>
+                <w:t xml:space="preserve">hal-02737200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lettuce lines with potyvirus resistance: differential set for study of strains and new genitors of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">9. International conference on genetics and breeding of leafy vegetables. Eucarpia Leafy Vegetables 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Olomouc, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JOLA, v.o.s.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.44-45, 2019, 9th International Conference on Genetics and Breeding of Leafy Vegetables. Eucarpia Leafy Vegetables 2019. Programme and Proceedings of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737088v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-plant evolution of Potato virus Y variants through NGS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Beris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikon Vassilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Meeting of COST-DIVAS Action HTS Technologies for the study and diagnostic of plant viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32982,152 +32982,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A comparison of methods to preserve RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gognalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France. , 137 p., 2017, 16ièmes Rencontres de Virologie Végétale - 15 -19 janvier 2017 - Aussois - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733690v1</w:t>
+                <w:t xml:space="preserve">hal-01603263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring plant tolerance to viruses as a sustainable means of disease control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33202,342 +33228,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du virus des ailes déformées (Deformed wing virus, DWV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
+                <w:t xml:space="preserve">Mosaics of plant disease resistance genes are a more versatile means of achieving disease control than pyramids in most agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Emeric Djidjou Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788667v1</w:t>
+                <w:t xml:space="preserve">hal-02733690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods to preserve RNA viruses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution du virus des ailes déformées (Deformed wing virus, DWV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France. , 137 p., 2017, 16ièmes Rencontres de Virologie Végétale - 15 -19 janvier 2017 - Aussois - France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603263v1</w:t>
+                <w:t xml:space="preserve">hal-02788667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring plant tolerance to viruses as a sustainable means of disease control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. , 165 p., 2016, “Building bridges between disciplines for sustainable management of plant virus diseases”. IPVE 2016. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33562,103 +33562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of viruses infecting open-field pepper crops in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolou Antoine Bolou Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. , 165 p., 2016, “Building bridges between disciplines for sustainable management of plant virus diseases”. IPVE 2016. Programme and abstracts</w:t>
@@ -33687,103 +33687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic drift as a tool to increase the durability of plant qualitative resistance to viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bonneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. , 165 p., 2016, “Building bridges between disciplines for sustainable management of plant virus diseases”. IPVE 2016. Programme and abstracts</w:t>
@@ -33806,1200 +33806,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new elF4E allele characterized by RNAseq in tomato is associated with resistance to potyviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom. , 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738798v1</w:t>
+                <w:t xml:space="preserve">hal-02742135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new elF4E allele characterized by RNAseq in tomato is associated with resistance to potyviruses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, St Martin de Londres, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742135v1</w:t>
+                <w:t xml:space="preserve">hal-02797375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, St Martin de Londres, France. , 2015</w:t>
+              <w:t xml:space="preserve">Modelling biological evolution 2015: linking mathematical theories with empirical realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Leicester, United Kingdom. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797375v1</w:t>
+                <w:t xml:space="preserve">hal-02738798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800019v1</w:t>
+                <w:t xml:space="preserve">hal-02792931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simon</w:t>
+                <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod : “From emerging to pandemic viruses: interplay between host ecology and viral evolution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Roscoff, France. , 2014</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738827v1</w:t>
+                <w:t xml:space="preserve">hal-02800019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Protecting the durability of major resistance genes to plant viruses with quantitative resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod : “From emerging to pandemic viruses: interplay between host ecology and viral evolution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Roscoff, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792931v1</w:t>
+                <w:t xml:space="preserve">hal-02738827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quantitative plant resistance on within-host viral demo-genetic dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Intrinsic disorder of viral proteins, mutational robustness and host adaptation using the potyviral VPg as a reporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theoretical and experimental evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Fouly, Switzerland. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808951v1</w:t>
+                <w:t xml:space="preserve">hal-02748825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of quantitative plant resistance on within-host viral demo-genetic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Barraillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées des doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">Bridging theoretical and experimental evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Fouly, Switzerland. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808947v1</w:t>
+                <w:t xml:space="preserve">hal-02808951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic disorder of viral proteins, mutational robustness and host adaptation using the potyviral VPg as a reporter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of quantitative plant resistance on within-host viral demo-genetic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Barraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
+              <w:t xml:space="preserve">5. journées des doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748825v1</w:t>
+                <w:t xml:space="preserve">hal-02808947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a genetic factor determining the durability of a plant major resistance gene and quantitative resistance to virus accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Paulhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions (IS-MPMI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. , 2012, IS-MPMI 2012 XV International congress. Program and abstracts</w:t>
@@ -35067,51 +35067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bülent B. Arpaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Görsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 APS-IPPC Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35608,51 +35608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 392 p., 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
@@ -35741,77 +35741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esteban Domingo; Peter Schuster; Santiago F. Elena; Celia Perales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viral fitness and evolution. Population dynamics and adaptive mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 439, </w:t>
@@ -35875,77 +35875,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36013,51 +36013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato virus Y (Potyviridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dennis H. Bamford; Mark Zuckerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of virology (Fourth Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
@@ -36102,325 +36102,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucumber mosaic virus (Bromoviridae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment les plantes se défendent-elles face aux virus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail M. Pooggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Virology (Fourth Edition)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-75, 2021, 9782759232338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905760v1</w:t>
+                <w:t xml:space="preserve">hal-03131013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les plantes se défendent-elles face aux virus ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cucumber mosaic virus (Bromoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dennis H. Bamford; Mark Zuckerman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Virology (Fourth Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Viruses as infectious agents: plant viruses, 978-0-12-814516-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.21297-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131013v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la durabilité des résistances ? Le cas des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36484,64 +36484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des changements environnementaux sur l’immunité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36618,77 +36618,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36726,51 +36726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host groups of Potato virus Y: vanishing barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36873,64 +36873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses of pepper crops in the Mediterranean basin: a remarkable stasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses and virus diseases of vegetables in the Mediterranean basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36977,90 +36977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of plant resistance to viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando García-Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in plant virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
@@ -37098,103 +37098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de maladies virales chez les plantes: des situations variées et des causes multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies émergentes. Épidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, 978-2-7592-0510-3</w:t>
@@ -37217,260 +37217,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gènes de virulence et d'avirulence chez les virus des Solanacées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potato Virus Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus des Solanacées. Du génome viral à la protection des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2008, 978-2-7592-0076-4</w:t>
+              <w:t xml:space="preserve">Encyclopedia of virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press, 2008, 0-12-373935-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821753v1</w:t>
+                <w:t xml:space="preserve">hal-02823391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato Virus Y</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gènes de virulence et d'avirulence chez les virus des Solanacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Press, 2008, 0-12-373935-7</w:t>
+              <w:t xml:space="preserve">Virus des Solanacées. Du génome viral à la protection des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2008, 978-2-7592-0076-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823391v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activités 1997-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
@@ -37512,90 +37512,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activités 1993-1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0631-0</w:t>
@@ -37669,90 +37669,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37770,103 +37770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler les forces évolutives exercées par les plantes sur les virus pour améliorer la durabilité des gènes de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quenouille-Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -37959,51 +37959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison B Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38073,51 +38073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38156,51 +38156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38291,64 +38291,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging strains of watermelon mosaic virus in Southeastern France: model-based estimation of the dates and places of introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38400,90 +38400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of the strength of genetic drift and selection from next generation sequencing time-sampled data : a case study on the adaptation of virus populations to host plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38550,64 +38550,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR VirAphid. Comment utiliser les résistances des plantes pour gérer durablement l'évolution des virus et des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38642,51 +38642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs RAPD a l'aide de lignees haplodiploides chez le piment (Capsicum annuum L.) et etude de resistance aux virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure Agronomique (ENSA), Rennes, FRA. 1992, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38736,51 +38736,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de sources de résistance au tomato spotted wilt virus chez le piment. Création d'outils d'aide à la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -38839,51 +38839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire pour obtenir l'Habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de la Méditerranée (Aix Marseille 2), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39070,51 +39070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rob&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cussonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Constant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parrella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302692" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315849v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12874" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Beris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kotsaridis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Termentzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theologidis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.197899" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret-Welter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001380" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1562-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotucheau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decorps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12810" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikolic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-018-0010-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Antoine Bolou Bi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19102856" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12909" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13980" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomasson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikon Vassilakos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tzima" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv222" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F&#233;n&#233;ant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2874-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauffier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000609" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-F&#233;lix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12277" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12304" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jr. Kakou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I4SUP.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Buzkan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent B. Arpaci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#246;rsoy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zencirkiran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03235408.2015.1091133" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003833" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Paulhiac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.138" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.11.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Ruellan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00930-14" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-13-1126-RE" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-012-1553-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-556SP39D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Semp&#233;-Ignatovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0101-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCC549C328DA5CF00E389F02E3352E23815E583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644385v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2012.03.035" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04019.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liebenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabath" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-012-9518-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B950F7D8A6D7AA48560EBD2D2118D92585C4D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02540.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Harkins" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Briddon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019193" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.02.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr105" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tentchev" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Aguilar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.029082-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652300v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-10-0246" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665772v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cardin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-94-6-0790C" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662604v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00573.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v92i4sup.348" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02827.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667278v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9468-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F89A4BDED5FF9367E1D5E33A8531C0238DBC39D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666562v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00554.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02064.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663375v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v91i2.986" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655866v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-93-2-0196A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667731v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Fabre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01992.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663494v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000693" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666453v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.021" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-93-2-0201B" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659978v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-92-2-0312B" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03407.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0132-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT4ZM307-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i3.704" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663011v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-0005-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8N5ZS5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-3-0322B" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662973v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit-Pierre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82702-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-11-1516C" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662994v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-3-0331A" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664983v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702739104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995634v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0557" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664620v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wetzel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Endisch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0665-z" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSJL3L0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663030v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81817-0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667830v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3527(06)67002-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668806v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-90-1115C" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1012A" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0340B" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0227" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683199v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0527A" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msh164" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681878v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2003.12.012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PLQW7W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682733v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.3.322" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680899v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2003.87.10.1263B" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.1.72D" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682730v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dussault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01499.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680976v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Glasa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kudela" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Quiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050200006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CGPSTB0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680873v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Braunstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johannessen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrechtsen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355838202026080" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-10-2563" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680542v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poupet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2001.91.1.84" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697797v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2000.84.5.594B" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blattes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694498v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Onesto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696979v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahsay Gebre Selassie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008618022144" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJLWHG4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696409v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699189v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002997522379" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VK0KS3P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695941v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696795v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nono-Womdim" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1996.431.15" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-86-739" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147331v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670120v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Awni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikhfad" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553184v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553039v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553147v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414083v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735593v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553334v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553085v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787082v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553049v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553358v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606407v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595114v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605232v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739698v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738767v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384427v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740078v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739150v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741201v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792984v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095703v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745720v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996370v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747958v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208680v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747945v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745569v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747924v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744632v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745963v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803349v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208595v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805633v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745059v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000305v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808413v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746317v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748767v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750189v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804408v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746956v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746617v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751150v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756063v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753241v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753865v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753814v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815627v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813199v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813969v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750723v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752752v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753028v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750654v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756913v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751729v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752677v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757533v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750882v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756050v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758619v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764148v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762517v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762338v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759528v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762669v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760033v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760577v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrugues" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764187v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761196v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759205v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763447v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760993v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763886v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763884v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761545v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761871v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759255v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761613v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#233;gnani" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760899v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762894v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761777v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769996v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767175v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766656v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768417v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765013v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764730v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769283v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767235v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770045v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775344v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779539v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202509v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202468v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Psarra" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Papaioannou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Komi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202488v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Galeou" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Gkournelos" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202447v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Rampou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Samoili" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133318v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Van Heerden" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737252v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553254v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eucarpialeafy2019.upol.cz/index.php/proceedings/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553223v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788667v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603263v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743327v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740450v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742135v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738827v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808951v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808947v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745421v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747546v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/158139.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756854v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752426v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761312v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;rbel" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929799v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-15640-3_3#author-information" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15640-3_3" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905777v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21348-4" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131013v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130970v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607573v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais-Colombel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319588582" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58860-5" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810670v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00653527" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394314-9.00004-X" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807163v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Arenal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/plant-virology" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823657v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821753v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823391v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833464v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846473v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514906v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Gupta" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbonell" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800413v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848821v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842231v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817309v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cussonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Constant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rob&#232;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Ghafari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike S&#245;mera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sarmiento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011911" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Parrella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302692" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86314-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret-Welter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebaron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.09.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315849v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12874" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Beris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kotsaridis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Termentzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theologidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.197899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonneault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0263" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecoq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1562-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotucheau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decorps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12810" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikolic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-018-0010-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623766v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13980" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolou Antoine Bolou Bi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12849" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19102856" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12909" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12651" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658535v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006702" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomasson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638831v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571391v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Barraill&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000835" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Emeric Djidjou Demasse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14701" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000742" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikon Vassilakos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Tzima" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv222" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F&#233;n&#233;ant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2874-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauffier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000609" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-F&#233;lix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12277" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12304" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jr. Kakou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/JPP.V97I4SUP.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Buzkan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent B. Arpaci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#246;rsoy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zencirkiran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03235408.2015.1091133" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.09.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003833" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Paulhiac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.138" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.11.024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631938v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Ruellan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00930-14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123098v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-13-1126-RE" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-012-1553-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-556SP39D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Beuve" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Semp&#233;-Ignatovic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0101-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCC549C328DA5CF00E389F02E3352E23815E583/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652559v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644385v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2012.03.035" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04019.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liebenberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabath" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-012-9518-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B950F7D8A6D7AA48560EBD2D2118D92585C4D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647336v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02540.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.02.020" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr105" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Harkins" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Briddon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019193" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653009v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tentchev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jacquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Aguilar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.029082-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652300v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-10-0246" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cardin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-94-6-0790C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00573.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v92i4sup.348" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660021v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-93-2-0201B" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666453v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.11.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02827.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667583v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02064.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663375v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v91i2.986" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666562v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2009.00554.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667278v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G&#243;mez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aranda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9468-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F89A4BDED5FF9367E1D5E33A8531C0238DBC39D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655866v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-93-2-0196A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Fabre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01992.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663494v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000693" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659978v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-92-2-0312B" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03407.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0132-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT4ZM307-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v90i3.704" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663011v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-0005-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8N5ZS5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-3-0322B" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662973v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit-Pierre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82702-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-11-1516C" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662994v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-3-0331A" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664983v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702739104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664620v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wetzel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Endisch" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0665-z" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSJL3L0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663030v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81817-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995634v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0557" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667830v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3527(06)67002-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668806v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-90-1115C" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1012A" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schirmer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Link" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81167-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0340B" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-0227" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683199v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0527A" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msh164" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681878v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2003.12.012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PLQW7W5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682733v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.3.322" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680899v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2003.87.10.1263B" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678491v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2002.86.1.72D" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682730v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dussault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2002.01499.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680976v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Glasa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kudela" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Quiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050200006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9CGPSTB0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680873v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Braunstein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johannessen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrechtsen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355838202026080" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-10-2563" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680542v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poupet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2001.91.1.84" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697797v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2000.84.5.594B" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blattes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694498v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Onesto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696979v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahsay Gebre Selassie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008618022144" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJLWHG4M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696409v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699189v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1002997522379" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3VK0KS3P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695941v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696795v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nono-Womdim" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.1996.431.15" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-86-739" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147331v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670120v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Awni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikhfad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553147v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553039v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553184v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414083v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735593v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553334v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553085v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787082v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605232v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553049v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553358v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606407v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595114v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739698v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738767v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738870v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384427v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740078v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739150v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792984v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741201v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095703v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747924v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745569v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996370v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745720v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747958v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208680v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747945v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000305v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Fabre" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803349v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208595v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744632v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille-Lederer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745963v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805633v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745059v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746617v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808413v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746317v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803599v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748767v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750189v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804408v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746956v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756063v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753241v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751150v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753865v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753814v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815627v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813199v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813969v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750723v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750882v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752752v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753028v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750654v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756913v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751729v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752677v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757533v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756050v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762338v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758619v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764148v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762517v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764187v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760033v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760577v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierrugues" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762669v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759528v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760993v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761196v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759205v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763447v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761871v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763886v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763884v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761545v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761777v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759255v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761613v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#233;gnani" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760899v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762894v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769996v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767175v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767235v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766656v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768417v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765013v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764730v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769283v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770045v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779539v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775344v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202509v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202468v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Psarra" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asimina Papaioannou" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Komi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202488v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Galeou" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Gkournelos" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202447v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Rampou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Samoili" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133318v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Van Heerden" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737252v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553254v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eucarpialeafy2019.upol.cz/index.php/proceedings/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553223v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603263v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733690v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788667v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743327v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740450v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742135v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738827v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808951v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808947v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745421v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747546v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/158139.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756854v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanjuan" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752426v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761312v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boisnard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;rbel" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929799v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-15640-3_3#author-information" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15640-3_3" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905777v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21348-4" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131013v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130970v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131180v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devaux" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607573v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais-Colombel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319588582" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58860-5" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810670v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00653527" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394314-9.00004-X" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807163v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Arenal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/plant-virology" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823657v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823391v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821753v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833464v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846473v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553131v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514906v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Gupta" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbonell" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968138v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800413v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848821v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842231v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817309v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>