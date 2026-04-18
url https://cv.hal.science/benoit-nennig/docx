--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -707,248 +707,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Lawrie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.107862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388773v1</w:t>
+                <w:t xml:space="preserve">hal-03112506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Lawrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176, pp.107862. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112506v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high order continuation method to locate exceptional points and to compute Puiseux series with applications to acoustic waveguides</w:t>
               </w:r>
@@ -1894,412 +1894,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the absorption properties of acoustic porous plates by periodically embedding Helmholtz resonators</w:t>
+                <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Groby</w:t>
+                <w:t xml:space="preserve">R. Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Brouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">J.-M. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4904534⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.520-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179024v1</w:t>
+                <w:t xml:space="preserve">hal-01179023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method used to predict the performance of silencers containing parallel splitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the absorption properties of acoustic porous plates by periodically embedding Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137 (6), pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921598⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4904534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178969v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A homogenization method used to predict the performance of silencers containing parallel splitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101, pp.520-530. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4921598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179023v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Partition of Unity Finite Element Method for the simulation of waves in air and poroelastic media</w:t>
               </w:r>
@@ -2389,90 +2389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simple shape three-dimensional rigid inclusions to enhance porous layer absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,261 +2517,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the Partition of Unity Finite Element Method for the analysis of two-dimensional interior sound fields with absorbing materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Chazot</w:t>
+                <w:t xml:space="preserve">Enhancing rigid frame porous layer absorption with three-dimensional periodic irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (2), pp.821-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4773276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179027v1</w:t>
+                <w:t xml:space="preserve">hal-01179029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing rigid frame porous layer absorption with three-dimensional periodic irregularities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">Performances of the Partition of Unity Finite Element Method for the analysis of two-dimensional interior sound fields with absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Kelders</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (2), pp.821-831. </w:t>
+              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (8), pp.1918-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4773276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179029v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mode matching approach for modeling two dimensional porous grating with infinitely rigid or soft inclusions</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,468 +2868,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chettah</w:t>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comput. Struct.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2522-2530. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.42-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3598451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179032v1</w:t>
+                <w:t xml:space="preserve">hal-00694763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
+              <w:t xml:space="preserve">Comput. Struct.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2522-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179033v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 130 (1), pp.42-51. </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3598451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694763v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mode matching method for modeling dissipative silencers lined with poroelastic materials and containing mean flow</w:t>
               </w:r>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (6), pp.3308-3320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4072,191 +4072,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Vibrational behaviour of Structures with Varying Parameters using Perturbations Methods and Exceptional Point Localization</w:t>
+                <w:t xml:space="preserve">Méthode de perturbation à haut ordre pour l'estimation de valeurs propres aléatoires proche d'une zone de veering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Congress on Computational Mechanics (APCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Gien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561284v1</w:t>
+                <w:t xml:space="preserve">hal-02561331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de perturbation à haut ordre pour l'estimation de valeurs propres aléatoires proche d'une zone de veering</w:t>
+                <w:t xml:space="preserve">Prediction of the Vibrational behaviour of Structures with Varying Parameters using Perturbations Methods and Exceptional Point Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Gien, France</w:t>
+              <w:t xml:space="preserve">Asian Pacific Congress on Computational Mechanics (APCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561331v1</w:t>
+                <w:t xml:space="preserve">hal-02561284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for the localization of exceptional points and the computation of Puiseux series with applications to acoustic waveguides</w:t>
               </w:r>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4560,312 +4560,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of a poroelastic material with lateral air gaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+                <w:t xml:space="preserve">Using the MFS for the analysis of the sound absorption by a porous plate containing a periodic array of inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (Internoise 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544604v1</w:t>
+                <w:t xml:space="preserve">hal-00811286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the absorption of a backed rigid frame porous layer using a 2-dimensional periodic multi-irregularities rigid backing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">Absorption of a poroelastic material with lateral air gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (Internoise 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811030v1</w:t>
+                <w:t xml:space="preserve">hal-01544604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the MFS for the analysis of the sound absorption by a porous plate containing a periodic array of inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Enhancement of the absorption of a backed rigid frame porous layer using a 2-dimensional periodic multi-irregularities rigid backing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811286v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of periodic inclusions embedded in porous lining to enhanced attenuation in waveguides</w:t>
               </w:r>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,77 +5239,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5500,51 +5500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/laboratoire-euler/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/vibroacoustique-et-structure/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lawrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115398" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726398v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007851" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Griffiths" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Griffiths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179029v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelders" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4773276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3693655" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811030v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yg&#228;al Renou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Bolton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/laboratoire-euler/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/vibroacoustique-et-structure/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lawrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115398" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726398v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007851" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Griffiths" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Griffiths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4773276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3693655" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yg&#228;al Renou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Bolton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>