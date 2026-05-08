--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -707,547 +707,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Lawrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112506v1</w:t>
+                <w:t xml:space="preserve">hal-03388773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Lawrie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.116510. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.107862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388773v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high order continuation method to locate exceptional points and to compute Puiseux series with applications to acoustic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the limitations of perturbation methods for real random eigenvalue problems using Exceptional Points and analytic continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.109425. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 480, pp.115398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534498v1</w:t>
+                <w:t xml:space="preserve">hal-02536849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to exterior problems with Perfectly Matched Layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">A high order continuation method to locate exceptional points and to compute Puiseux series with applications to acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2020011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943697v1</w:t>
+                <w:t xml:space="preserve">hal-02534498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the limitations of perturbation methods for real random eigenvalue problems using Exceptional Points and analytic continuation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Ghienne</w:t>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to exterior problems with Perfectly Matched Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 480, pp.115398. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536849v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transverse isotropic equivalent fluid model combining both limp and rigid frame behaviors for fibrous materials</w:t>
               </w:r>
@@ -1894,412 +1894,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
+                <w:t xml:space="preserve">Enhancing the absorption properties of acoustic porous plates by periodically embedding Helmholtz resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Binois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dauchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+                <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Ville</w:t>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918849⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4904534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179023v1</w:t>
+                <w:t xml:space="preserve">hal-01179024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the absorption properties of acoustic porous plates by periodically embedding Helmholtz resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A homogenization method used to predict the performance of silencers containing parallel splitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137 (6), pp.273-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4904534⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179024v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method used to predict the performance of silencers containing parallel splitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (6), pp.11. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.520-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178969v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Partition of Unity Finite Element Method for the simulation of waves in air and poroelastic media</w:t>
               </w:r>
@@ -2389,90 +2389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simple shape three-dimensional rigid inclusions to enhance porous layer absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,917 +2517,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing rigid frame porous layer absorption with three-dimensional periodic irregularities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">Performances of the Partition of Unity Finite Element Method for the analysis of two-dimensional interior sound fields with absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Kelders</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (8), pp.1918-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4773276⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179029v1</w:t>
+                <w:t xml:space="preserve">hal-01179027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the Partition of Unity Finite Element Method for the analysis of two-dimensional interior sound fields with absorbing materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Chazot</w:t>
+                <w:t xml:space="preserve">Enhancing rigid frame porous layer absorption with three-dimensional periodic irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (2), pp.821-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4773276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179027v1</w:t>
+                <w:t xml:space="preserve">hal-01179029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mode matching approach for modeling two dimensional porous grating with infinitely rigid or soft inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (5), pp.3841-3852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3693655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3598451⟩</w:t>
+              <w:t xml:space="preserve">Comput. Struct.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (23-24), pp.2522-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694763v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic response computation of viscoelastic multilayered structures using a ZPST shell element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Chazot</w:t>
+                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chettah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comput. Struct.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2011.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01179032v1</w:t>
+                <w:t xml:space="preserve">hal-01179033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Maréchal</w:t>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179033v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+                <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3598451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+                <w:t xml:space="preserve">hal-00694763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mode matching method for modeling dissipative silencers lined with poroelastic materials and containing mean flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (6), pp.3308-3320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3506346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3437,51 +3449,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation and encircling of an exceptional point in coupled pendulums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3523,73 +3535,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of high order exceptional points : applications to acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3618,73 +3630,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériau poroélastique résonant pour traiter les pertes d’isolation des panneaux simples et doubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3713,73 +3725,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions modales au voisinage des points exceptionnels et application pour l’atténuation acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3821,73 +3833,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial made of poroelastic lamellas for sound attenuation in duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3919,92 +3931,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of exceptional points and modal branch tracking for acoustic waveguides applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4023,92 +4035,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.401-402, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de perturbation à haut ordre pour l'estimation de valeurs propres aléatoires proche d'une zone de veering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4124,73 +4136,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu’île de Gien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the Vibrational behaviour of Structures with Varying Parameters using Perturbations Methods and Exceptional Point Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4206,73 +4218,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Pacific Congress on Computational Mechanics (APCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for the localization of exceptional points and the computation of Puiseux series with applications to acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4301,302 +4313,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Mathematical and Numerical Aspects of Wave Propagation (WAVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From metaporous materials to subwavelength absorbers: some recipesto design perfect sound absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Electrical, Electronics and Computing Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kladovo, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of acoustic waves in air and porelastic media using the partition of unity finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.065005-065005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the MFS for the analysis of the sound absorption by a porous plate containing a periodic array of inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4612,73 +4624,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of a poroelastic material with lateral air gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4694,375 +4706,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (Internoise 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the absorption of a backed rigid frame porous layer using a 2-dimensional periodic multi-irregularities rigid backing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of periodic inclusions embedded in porous lining to enhanced attenuation in waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygäal Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed analytical-numerical model for the S-matrix computation of bidimensional lined ducts with HQ tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5072,65 +5084,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the low frequency performance of thin, film-faced layers of foam by surface segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stuart Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,51 +5157,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden. , 2014, SAPEM 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5199,161 +5211,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simple shape three-dimensional inclusions to enhance porous layer absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5500,51 +5512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/laboratoire-euler/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/vibroacoustique-et-structure/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lawrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115398" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726398v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007851" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Griffiths" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Griffiths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4773276" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3693655" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yg&#228;al Renou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Bolton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/laboratoire-euler/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/vibroacoustique-et-structure/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lawrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726398v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007851" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Griffiths" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Griffiths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4773276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3693655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yg&#228;al Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Bolton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>