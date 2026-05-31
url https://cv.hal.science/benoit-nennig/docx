--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -2996,248 +2996,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Maréchal</w:t>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179033v1</w:t>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
               </w:r>
@@ -4654,230 +4654,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of a poroelastic material with lateral air gaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+                <w:t xml:space="preserve">Enhancement of the absorption of a backed rigid frame porous layer using a 2-dimensional periodic multi-irregularities rigid backing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (Internoise 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544604v1</w:t>
+                <w:t xml:space="preserve">hal-00811030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the absorption of a backed rigid frame porous layer using a 2-dimensional periodic multi-irregularities rigid backing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">Absorption of a poroelastic material with lateral air gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Kelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering (Internoise 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811030v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of periodic inclusions embedded in porous lining to enhanced attenuation in waveguides</w:t>
               </w:r>
@@ -4984,51 +4984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5512,51 +5512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/laboratoire-euler/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/vibroacoustique-et-structure/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lawrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726398v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007851" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Griffiths" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Griffiths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4773276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3693655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yg&#228;al Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Bolton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/laboratoire-euler/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isae-supmeca.fr/recherche/vibroacoustique-et-structure/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109409" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lawrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115398" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726398v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007851" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Griffiths" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Griffiths" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kelders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4773276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3693655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2011.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MK0GRJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichun Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kelders" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yg&#228;al Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Bolton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>