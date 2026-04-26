--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -1810,55 +1810,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Utility and Cloud Computing (UCC '25: 2025 IEEE/ACM )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Utility and Cloud Computing (UCC '25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3773274.3774665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1982,265 +1982,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote monitoring of the growth of biofouling on dynamic electrical cables and mooring lines of floating wind turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des nouvelles du fond de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Maksassi</w:t>
+                <w:t xml:space="preserve">Cyprien Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Gueled</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Offshore Wind Technical Conference (ASME 2025 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry sur Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532407v1</w:t>
+                <w:t xml:space="preserve">hal-05035207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du fond de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote monitoring of the growth of biofouling on dynamic electrical cables and mooring lines of floating wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Maksassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gueled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Aoustin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Offshore Wind Technical Conference (ASME 2025 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IOWTC2025-164459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035207v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et analyse des consommations énergétiques d'une architecture IoT très faible puissance</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland</w:t>
@@ -2535,256 +2535,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Underwater Things to monitor offshore wind turbines fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fekher Khelifi</w:t>
+                <w:t xml:space="preserve">Sur un filtrage de latences pour du routage par renforcement sur des réseaux sans-fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé de Forges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grousset</w:t>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355168v1</w:t>
+                <w:t xml:space="preserve">hal-03219086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur un filtrage de latences pour du routage par renforcement sur des réseaux sans-fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bitaillou</w:t>
+                <w:t xml:space="preserve">Internet of Underwater Things to monitor offshore wind turbines fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekher Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Couty</w:t>
+                <w:t xml:space="preserve">Hervé de Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">31th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219086v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Testbed for Underwater Acoustic Sensor Network Protocol Dedicated to Offshore Wind Turbines</w:t>
               </w:r>
@@ -2887,64 +2887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Couty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Int. Wireless Communications &amp; Mobile Computing Conference - IWCMC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Harbin (virtual), China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAI ADHOCNETS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3076,226 +3076,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to bring machine learning in industrial networks?</w:t>
+                <w:t xml:space="preserve">Q-routing: from the algorithm to the routing protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies, SIFWICT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second IFIP International Conference on Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161147v1</w:t>
+                <w:t xml:space="preserve">hal-02521783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-routing: from the algorithm to the routing protocol</w:t>
+                <w:t xml:space="preserve">How to bring machine learning in industrial networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second IFIP International Conference on Machine Learning for Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies, SIFWICT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02521783v1</w:t>
+                <w:t xml:space="preserve">hal-02161147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRa+: évolution du protocole LoRaWAN pour l'amélioration de la QoS</w:t>
               </w:r>
@@ -4252,256 +4252,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental device to supervise the daily evaporation in the Guérande's salt marshes</w:t>
+                <w:t xml:space="preserve">A-TLSA: An Adaptation of the Two-Level Scheduling Algorithm from WiMAX to LTE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Piel</w:t>
+                <w:t xml:space="preserve">Florian Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavie Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pedrotti</w:t>
+                <w:t xml:space="preserve">Salima Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESCOM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801740v1</w:t>
+                <w:t xml:space="preserve">hal-01533403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-TLSA: An Adaptation of the Two-Level Scheduling Algorithm from WiMAX to LTE Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental device to supervise the daily evaporation in the Guérande's salt marshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Leman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salima Hamma</w:t>
+                <w:t xml:space="preserve">Benoît Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESCOM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533403v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An object store for Fog infrastructures based on IPFS and a Scale-Out NAS</w:t>
               </w:r>
@@ -5518,226 +5518,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mojette Erasure Code: Application to fault tolerant Distributed File System (DFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Architecture de codes correcteurs d'erreurs, Journée inter GDR ISIS et SoCSiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149847v1</w:t>
+                <w:t xml:space="preserve">hal-01150743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mojette Erasure Code: Application to fault tolerant Distributed File System (DFS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture de codes correcteurs d'erreurs, Journée inter GDR ISIS et SoCSiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Service Science (CLOSER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2014, Barcelone, Spain. pp.451-456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004960604510456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150743v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RozoFS: a fault tolerant I/O intensive distributed file system based on Mojette erasure code</w:t>
               </w:r>
@@ -5965,51 +5965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code à effacement pour le Cloud : application au montage vidéo en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GdR ISIS, Stratégie optimale de transmission de contenus multimédias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,325 +7048,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Effects of Packet Loss on H.264/AVC Encoded Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipath OLSR: Simulation and Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiazi Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Asmaa Adnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Boulos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David S. Hands</w:t>
+                <w:t xml:space="preserve">Xavier Lecourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Scottsdale, Arizona, United States</w:t>
+              <w:t xml:space="preserve">5th OLSR Interop/Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354947v1</w:t>
+                <w:t xml:space="preserve">hal-00424891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath OLSR: Simulation and Testbed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassiba Asmaa Adnane</w:t>
+                <w:t xml:space="preserve">Perceptual Effects of Packet Loss on H.264/AVC Encoded Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lecourtier</w:t>
+                <w:t xml:space="preserve">David S. Hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th OLSR Interop/Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Scottsdale, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424891v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New H.264/AVC Error Resilience Model Based on Regions of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Packet Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Seattle, Washington, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7394,576 +7394,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-of-Interest Intra Prediction for H.264/AVC Error Resilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Chen</w:t>
+                <w:t xml:space="preserve">Realistic SISO and MIMO Physical Layer implemented in two Routing Protocols for Vehicular Ad hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ITST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458957v1</w:t>
+                <w:t xml:space="preserve">hal-00441984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic SISO and MIMO Physical Layer implemented in two Routing Protocols for Vehicular Ad hoc Network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEREADMO : protocole de routage sécurisé pour réseaux ad hoc mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiazi Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ITST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. 5 p</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441984v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEREADMO : protocole de routage sécurisé pour réseaux ad hoc mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Region-of-Interest Intra Prediction for H.264/AVC Error Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiazi Yi</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3109 - 3112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434308v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Multipath and Multiple Description Coding in OLSR</w:t>
+                <w:t xml:space="preserve">Simulation and Performance Analysis of MP-OLSR for Mobile Ad hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiazi Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th OLSR Interop/Work Shop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.19-25</w:t>
+              <w:t xml:space="preserve">IEEE WCNC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2235-2240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364751v1</w:t>
+                <w:t xml:space="preserve">hal-00364744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Performance Analysis of MP-OLSR for Mobile Ad hoc Networks</w:t>
+                <w:t xml:space="preserve">Implementation of Multipath and Multiple Description Coding in OLSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiazi Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2235-2240</w:t>
+              <w:t xml:space="preserve">4th OLSR Interop/Work Shop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364744v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundant Image Representation via Multi-Scale Digital Radon Projection</w:t>
               </w:r>
@@ -8126,64 +8126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority image and video encoding transmission based on a discrete Radon transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8562,51 +8562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Storage of Still Images with a Perceptual Quality Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées non thématiques GDR-RSD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10220,77 +10220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication, networks and storage (chap 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
@@ -10444,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression of biomedical images and signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Wiley, pp.277-300, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10539,51 +10539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compression des images et des signaux médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.299-322, 2007, Traité IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10653,51 +10653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure coding and decoding using Mojette projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11531,51 +11531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bitaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] LS2N, Université de Nantes; IETR, Université de Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11963,51 +11963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beurrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coatanea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot3010009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Salika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120664v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hamrioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bakowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazi Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Asmaa Adnane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2010.04.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bridji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gueled" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2025-164459" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bitaillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219086v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Couty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491315.3491365" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta Cruz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vince" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abbass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/menacomm.2018.8371016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mroue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nasser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mona-Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Radu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cretu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Avram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Astilean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75928-9_60" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavie Huet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pedrotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_32" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leterrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Nachouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2012.6237711" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouzakaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hands" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecourtier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACKET.2009.5152159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414458" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cizeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lesage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Parrein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szwabe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nowak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F&#233;ron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beurrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coatanea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot3010009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Salika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120664v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hamrioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bakowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazi Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Asmaa Adnane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2010.04.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bridji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gueled" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2025-164459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bitaillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219086v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Couty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491315.3491365" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta Cruz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vince" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abbass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/menacomm.2018.8371016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mroue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nasser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mona-Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Radu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cretu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Avram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Astilean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75928-9_60" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavie Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pedrotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_32" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leterrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Nachouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2012.6237711" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouzakaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecourtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hands" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACKET.2009.5152159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414458" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cizeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lesage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Parrein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szwabe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nowak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F&#233;ron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>