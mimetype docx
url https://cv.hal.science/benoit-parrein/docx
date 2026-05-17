--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -166,64 +166,64 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coatanea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 409, pp.127448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127448⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How data impacts coupled GPUs temperature prediction : a preliminary study based on synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,494 +3396,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving locality of an object store working in a Fog environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical and Simulation study for LoRa Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hamrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mona-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Grid’5000-FIT school</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Telecommunications, ICT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.655-659, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759998v1</w:t>
+                <w:t xml:space="preserve">hal-01904637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC layer-based evaluation of IoT technologies: LoRa, Sigfox and NB-IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Hamrioui</w:t>
+                <w:t xml:space="preserve">A Tree-Based Approach to locate Object Replicas in a Fog Storage Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Middle East &amp; North Africa COMMunications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/menacomm.2018.8371016⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766312v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Simulation study for LoRa Modulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving locality of an object store working in a Fog environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Telecommunications, ICT 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Grid’5000-FIT school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nice, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904637v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tree-Based Approach to locate Object Replicas in a Fog Storage Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lebre</w:t>
+                <w:t xml:space="preserve">MAC layer-based evaluation of IoT technologies: LoRa, Sigfox and NB-IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Abbass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Hamrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Motta-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2018 : IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE Middle East &amp; North Africa COMMunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. paper #1570421369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2018.8647470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/menacomm.2018.8371016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946365v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video content transmission in a public safety system model based on flying Ad-hoc networks</w:t>
               </w:r>
@@ -4146,90 +4146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Experimental study for LoRa Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Abbass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Hamrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Motta-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1-4</w:t>
@@ -5082,264 +5082,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEC4Cloud: a research project promoting erasure coding for Cloud storage architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P2PWeb-Live: protocole hybride Client-Serveur et P2P pour la diffusion IPTV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Troyes, France</w:t>
+              <w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156462v1</w:t>
+                <w:t xml:space="preserve">hal-01186071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2PWeb-Live: protocole hybride Client-Serveur et P2P pour la diffusion IPTV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEC4Cloud: a research project promoting erasure coding for Cloud storage architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Rouibia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Detchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186071v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of RAID-6 Erasure Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed File System based on Erasure Coding for I/O Intensive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,51 +5736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RozoFS: a fault tolerant I/O intensive distributed file system based on Mojette erasure code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,77 +5857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGEBRA, CODES AND NETWORKS (ACN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6047,51 +6047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2PWeb: a Client/Server and P2P Hybrid Architecture for Content Delivery over Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Hybrid Client/Server and P2P Architecture for Content Delivery over the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,51 +6401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Implementation for Erasure Coding by Finite Radon Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Ghareed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rouibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP/NOTERE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bayonne, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,204 +8038,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de données médicales sur réseaux de paquets</w:t>
+                <w:t xml:space="preserve">Priority image and video encoding transmission based on a discrete Radon transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée EEA sur le thème des communications multimédias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IEEE Packet Video 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lausanne, Switzerland. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394314v1</w:t>
+                <w:t xml:space="preserve">hal-00282768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority image and video encoding transmission based on a discrete Radon transform</w:t>
+                <w:t xml:space="preserve">Transmission de données médicales sur réseaux de paquets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Packet Video 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lausanne, Switzerland. 6 p</w:t>
+              <w:t xml:space="preserve">journée EEA sur le thème des communications multimédias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282768v1</w:t>
+                <w:t xml:space="preserve">hal-00394314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossless Compression Based on a Discrete and Exact Radon Transform: A Preliminary Study</w:t>
               </w:r>
@@ -9838,51 +9838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mojette Erasure Code for Distributed File Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11196,51 +11196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of the Mojette erasure code for fault-tolerant distributed hot data storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,51 +11963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beurrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coatanea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot3010009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Salika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120664v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hamrioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bakowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazi Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Asmaa Adnane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2010.04.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bridji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gueled" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2025-164459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bitaillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219086v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Couty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491315.3491365" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta Cruz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vince" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abbass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/menacomm.2018.8371016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mroue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nasser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mona-Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Radu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cretu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Avram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Astilean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75928-9_60" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavie Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pedrotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_32" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leterrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Nachouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2012.6237711" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouzakaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecourtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hands" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACKET.2009.5152159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414458" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cizeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lesage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Parrein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szwabe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nowak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F&#233;ron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beurrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coatanea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iot3010009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Salika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Aouedi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14020044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3193748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120664v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2021.100362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hamrioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bakowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazi Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Asmaa Adnane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2010.04.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2008.01.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bridji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gueled" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2025-164459" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bitaillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekher Khelifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Babin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grousset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219086v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Couty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491315.3491365" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta Cruz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vince" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mroue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nasser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mona-Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abbass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/menacomm.2018.8371016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Radu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cretu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Avram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Astilean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75928-9_60" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hamma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavie Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pedrotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_32" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suayb Arslan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leterrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Nachouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004960604510456" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;ron Didier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150750v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareeb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio d'Ippolito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2012.6237711" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouzakaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Svalbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kingston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecourtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Boulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hands" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACKET.2009.5152159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414458" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cizeron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lesage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394314v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carnec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ronsin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chatelier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.434272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394300v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouliquen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Parrein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149426v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klossa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tarin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szwabe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nowak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195346v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F&#233;ron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00300613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01169400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>