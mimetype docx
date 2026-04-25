--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Perthame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a kinetic equation for mechanotaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fokker-Planck equation with superlinear drift at infinity for Integrate-and-Fire model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving sub-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a relaxed Cahn-Hilliard tumour growth model with single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Cavaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fornoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Grasselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns in the Keller-Segel system with density cut-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, regularity and stability in a strongly degenerate nonlinear diffusion and haptotaxis model of cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy integrate-and-fire equation: continuation after blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit problem arising in the kinetic derivation of the Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infinite-times renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjiayue Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for cost efficient Workforce Organizational Dynamics and its optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee turnover prediction and retention policies design: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a traveling wave connect two unstable states? The case of the nonlocal Fisher equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves for an hyperbolic Keller-Segel model and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Cerreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a structured neuron population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nonlocal Fisher concentration points: a nonlinear analysis of Turing patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric potentials and motor effect: a large deviation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy concentration and Sommerfeld condition for Helmholtz equation with variable index at infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Inverse Problem for a Size-Structured Population Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of porous media equation with chemotaxis and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyou He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partial Differential Equations: Waves, Nonlinearities and Nonlocalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature Switzerland, pp.111-128, 2025, Abel Symposia, 978-3-031-91282-5. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91282-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein contraction for the stochastic Morris-Lecar neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly nonlinear age structured equation, time-elapsed model and large delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-025-02294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispecies cross-diffusions: from a nonlocal mean-field to a porous medium system without self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Peurichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 389, pp.228-256. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2024.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi approach to nonlocal kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Loy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (10), pp.105019. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ad75dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for membrane degradation using a gelatin invadopodia assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michéle Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Natalini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01260-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Model Conserving Biomass for the Size-spectrum Evolution in Aquatic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kanzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Cahn-Hilliard equation with degenerate mobility: Incompressible limit and convergence to stationary states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Poiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-024-01990-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and long term convergence for the voltage-conductance kinetic system arising in neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1366-1382. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2022136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure jump and radial stationary solutions of the degenerate Cahn-Hilliard equation (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vlasov equation to degenerate nonlocal Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 401 (1), pp.1033-1057. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-023-04663-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-mutation dynamics with asymmetrical reproduction kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.112947. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2022.112947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aronson-Bénilan Estimate in Lebesgue Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (2), pp.259-286. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate for the incompressible limit of nonlinear diffusion–advection equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple time renewal equation for neural assemblies with elapsed time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ac8714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324280v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotic Preserving Scheme for Capturing Concentrations in Age-structured Models Arising in Adaptive Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 464, pp.111335. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi Approach to Evolution of Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective motion driven by nutrient consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast reaction limit with nonmonotone reaction function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.22042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Cahn-Hilliard and incompressible limit of a Keller-Segel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), pp.1901-1926. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2022.v20.n7.a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled 3D-1D multiscale Keller-Segel model of chemotaxis and its application to cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2053-2086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts and adaptive dynamics in a model for the growth of cell populations with heterogeneous mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792521000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility switching and front-back synchronisation in polarised cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gissell Estrada-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-022-09791-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-expanding transport distance for some structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.6847-6872. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1397313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final size and convergence rate for an epidemic in heterogeneous population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (05), pp.1021-1051. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary limit of tumor growth model with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.62-82. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515263v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population structured by age and a phenotypic trait with mutations. Convergence of the corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit for a two-species model with coupling through Brinkman's law in any dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.204-239. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2020.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic models for epidemic dynamics with social heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokker–Plank System for Movement of Micro-organism Population in Confined Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02760-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social contacts and the spread of infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elapsed time model for strongly coupled inhibitory and excitatory neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2021.132977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hele-Shaw limit for a system of two reaction-(cross-)diffusion equations for living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.735--766. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-019-01479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a global weak solution for a reaction-diffusion problem with membrane conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1513-1540. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-020-00633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905180v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple asymptotics of kinetic equations with internal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (06), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202520400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Cahn-Hilliard equation with singular single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792520000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274417v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction-diffusion systems with initial data of low regularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Haj Laamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 269 (11), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport costs for PDEs: the coupling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/EMSS/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080155v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast voltage dynamics of voltage-conductance models for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeongho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 52, pp.101-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Semi-implicit Numerical Schemes for the Gradient Flow of the Formation of Biological Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.229-249. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis-based explanation of spheroid formation in 3D cultures of breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 479, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flux Limited Keller-Segel System; Properties and Derivation from Kinetic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 36 (2), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and implicit discretization of the Fokker-Planck and Keller-Segel type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory regimes in a mosquito population model with larval feedback on egg hatching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.269-300. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2019.1593524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two species hyperbolic-parabolic model of tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszká Swierczewska-Gwiazda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.1605-1618. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1650064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a voltage density equation from a voltage-conductance kinetic model for networks of integrate-and-fire neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n5.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive dynamics of hematopoietic stem cells and their supporting stroma: A model and mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jaffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (05), pp.4818-4845. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2019243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiff-response-induced instability for chemotactic bacteria and flux-limited Keller-Segel equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aac760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population model structured by age and a phenotypical trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (1), pp.197-225. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-017-0151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career plans and wage structures: a mean field game approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/Mine.2018.1.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a system describing proliferative-quiescent cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrada Quillas Maran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Parabolicity, Cross-Diffusion and Turing Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.139--162. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-018-9480-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-linear propagation for a general, local cane toads model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.483-509. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractional diffusion limit of a kinetic model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69:67, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-018-0964-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated workforce planning framework using structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interfaces between cell populations with different mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.299-311. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2017012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed synaptic weights in a LIF neural network and learning rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wainrib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353-354, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in a chemostat model of adaptive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hele-Shaw Problem for Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.3061-3093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical examples of diffusive waves generated by a traveling wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Moundoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (9), pp.1596-1615. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2017.1314463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the bacterial run-and-tumble kinetic equation from a model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary problems for tumor growth: a viscosity solutions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inwon C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.207-228. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare mutations limit of a steady state dispersal evolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/201611411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on a PDE System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schlottbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nonlinear Partial Differential Equations, in honor of Juan Luis Vázquez for his 70th birthday, 138, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-discretization for Stochastic Scalar Conservation Laws with Multiple Rough Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.2187-2209. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1053670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Properties of Solutions for the Noisy Integrate & Fire model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (9), pp.3365 </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/28/9/3365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal instability for the thermodiffusive reaction-diffusion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kolwalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.871-882. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-015-0981-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and boundary formation in heterogeneous media: Application to neuronal differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Quiñinao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (13), pp.2477-2502. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of space structure and combination therapies on phenotypic heterogeneity and drug resistance in solid tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Analysis of a System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.918-956. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2014.968792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of time elapsed inhomogeneous neuron network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon-Jin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a selection model with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1108-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of mechanical model of tumor growth with viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 373, pp.20140283. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2014.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Fatigue Model for Neuron Networks and Large Time Asymptotics in a Nonlinear Fragmentation Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2190-8567-4-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond blow-up in excitatory integrate and fire neuronal networks: refractory period and spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes; the spatially dependent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.517-538. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-014-0038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave solution of the Hele-Shaw model of tumor growth with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp.2601-2626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term analysis of phenotypically structured models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 470 (2167), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2014.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hele-Shaw asymptotics for mechanical models of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.93-127. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0704-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli variational problem and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.415-443. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0707-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a Hele-Shaw type system from a cell model with active motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.489-508. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populational adaptive evolution, chemotherapeutic resistance and multiple anti-cancer therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.23. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.664-686. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-013-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a voltage-conductance kinetic system for integrate and fire neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.841-864. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 305, pp.F979-F994. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajprenal.00696.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time fluctuations in a population model of adaptive dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.ANIHPC:2647. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct competition results from strong competiton for limited resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0303-6812. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-013-0659-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-like solutions for nonlocal reaction-diffusion equations: a toy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Ryzhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite waves for a cell population system modelling tumor growth and invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Vignon-Clementel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34B (2), pp.295-318. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-007-0001-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Regularizing Effect for Scalar Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2013), pp.1477-1504. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Hamilton-Jacobi equation modeling the tail problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.4297-4319. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100819527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of species trait through resource competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1189-1223. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0447-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization in Keller-Segel type systems and the De Giorgi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F. Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.463 - 476. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2012.v10.n2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac mass dynamics in multidimensional nonlocal parabolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1071-1098. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2010.538784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (39), pp.16235-16240. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1101996108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marciniak-Czochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.1918-1940. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100816584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival thresholds and mortality rates in adaptive dynamics: conciliating deterministic and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHEMATICAL MEDICINE AND BIOLOGY-A JOURNAL OF THE IMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imammb/dqp018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a Simpliﬁed Yet Complete Model for Chronic Myelegenous Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (7), pp.1732-1759. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-009-9500-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.28-42. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902935208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Séror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.148-162. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.ploscompbiol.org/article/info%3Adoi%2F10.1371%2Fjournal.pcbi.1000890. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Applications of Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.321-340. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Solution of an Inverse Problem in Size-Structured Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.045008. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/4/045008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential decay for the growth-fragmentation/cell-division equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), p. 503-510. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n2.a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.169-200. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (7), pp.3275-3301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic decay for the solutions of the parabolic–parabolic Keller–Segel chemotaxis system in critical spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7-8), pp.755-764. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller-Segel model in $\Bbb R\sp d$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.745-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants and exponential rate of convergence to steady state in the renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.413-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, 32 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller–Segel model in R^d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (10), pp.745-750. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythm and tumour growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwinding Sources at Interfaces in conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-9659(04)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale colloid transport model with anistropic degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of avalanches based on Saint-Venant equations using a kinetic scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B11), pp.2527. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic scheme for the Saint-Venant system with a source term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (4), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-001-8181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water ; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2001.1.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic formulation for chromatography and some other hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Jun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74, pp.367-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic equations in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lecture Notes on Mathematical Modelling in the Life Sciences, 978-3-319-19499-8; 978-3-319-19500-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui. Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendelin Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perthame Benoît; Rauch Jeffrey; El Karoui Nicole et al. Cassini, pp.xx-426, 2007, Le Sel et le Fer, 17, 978-2-84225-082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some mathematical aspects of tumor growth and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM 2014 - International Congress of Mathematicians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling targets for anticancer drug control optimisation in physiologically structured cell population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fercoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2012 - 10th international conference of numerical analysis and applied mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simos, Thodoros, Sep 2012, Kos, Greece. pp.1323-1326, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Palaiseau, France. 17pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L p and L ∞ a priori estimates for some chemotaxis models and applications to the Cauchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The mechanism of the spatio-temporal pattern arising in reaction diffusion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Upwind Interface Source method for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ninth International Conference on Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, CalTech, Pasadena, United States. pp.61-78, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55711-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling plateaus for a hyperbolic Keller-Segel system with attraction and repulsion: existence and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial organization of cell proliferation in the developing central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Rofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-and-cyclin-structured cell population model with proliferation and quiescence for healthy and tumoral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Bekkal Brikci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5941, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00081301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness for a Scalar Conservation Law with Discontinuous Flux via Adapted Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5261, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of the cell cycle and its control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4892, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multiéchelle de transport de colloïdes avec diffusion dégénérée anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4468, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kinetic scheme for Saint-Venant equations applied to debris avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4646, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent BGK-type model for gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4230, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Schemes for Saint-Venant Equations with Source Terms on Unstructured Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3989, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison between the Boltzmann and ES-BGK models for rarefied gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3872, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'équilibre pour des lois de conservation scalaires avec des termes sources raides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaz Botchorishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3891, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4084, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Limit of the Helmholtz Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3785, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gaussian-BGK Model of Boltzmann Equation with Small Prandtl Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3716, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse asymptotique des équations de dérive-diffusion et équations de Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2885, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the theory of random particle methods for Boltzmann equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2218, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Boltzmann and Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchoun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2281, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle on the entropy and minimal limitations for kinetic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khobalatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1628, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New variant of Van Leer's method for multidimensional systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1562, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self-organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Perthame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a kinetic equation for mechanotaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fokker-Planck equation with superlinear drift at infinity for Integrate-and-Fire model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving sub-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a relaxed Cahn-Hilliard tumour growth model with single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Cavaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fornoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Grasselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns in the Keller-Segel system with density cut-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, regularity and stability in a strongly degenerate nonlinear diffusion and haptotaxis model of cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy integrate-and-fire equation: continuation after blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit problem arising in the kinetic derivation of the Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infinite-times renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjiayue Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for cost efficient Workforce Organizational Dynamics and its optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee turnover prediction and retention policies design: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a traveling wave connect two unstable states? The case of the nonlocal Fisher equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves for an hyperbolic Keller-Segel model and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Cerreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a structured neuron population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nonlocal Fisher concentration points: a nonlinear analysis of Turing patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric potentials and motor effect: a large deviation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy concentration and Sommerfeld condition for Helmholtz equation with variable index at infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Inverse Problem for a Size-Structured Population Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of porous media equation with chemotaxis and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyou He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partial Differential Equations: Waves, Nonlinearities and Nonlocalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature Switzerland, pp.111-128, 2025, Abel Symposia, 978-3-031-91282-5. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91282-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein contraction for the stochastic Morris-Lecar neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly nonlinear age structured equation, time-elapsed model and large delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-025-02294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispecies cross-diffusions: from a nonlocal mean-field to a porous medium system without self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Peurichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 389, pp.228-256. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2024.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi approach to nonlocal kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Loy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (10), pp.105019. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ad75dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for membrane degradation using a gelatin invadopodia assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michéle Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Natalini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01260-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Model Conserving Biomass for the Size-spectrum Evolution in Aquatic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kanzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Cahn-Hilliard equation with degenerate mobility: Incompressible limit and convergence to stationary states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Poiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-024-01990-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and long term convergence for the voltage-conductance kinetic system arising in neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1366-1382. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2022136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure jump and radial stationary solutions of the degenerate Cahn-Hilliard equation (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vlasov equation to degenerate nonlocal Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 401 (1), pp.1033-1057. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-023-04663-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-mutation dynamics with asymmetrical reproduction kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.112947. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2022.112947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate for the incompressible limit of nonlinear diffusion–advection equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple time renewal equation for neural assemblies with elapsed time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ac8714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324280v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aronson-Bénilan Estimate in Lebesgue Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (2), pp.259-286. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotic Preserving Scheme for Capturing Concentrations in Age-structured Models Arising in Adaptive Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 464, pp.111335. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi Approach to Evolution of Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective motion driven by nutrient consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast reaction limit with nonmonotone reaction function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.22042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Cahn-Hilliard and incompressible limit of a Keller-Segel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), pp.1901-1926. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2022.v20.n7.a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled 3D-1D multiscale Keller-Segel model of chemotaxis and its application to cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2053-2086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts and adaptive dynamics in a model for the growth of cell populations with heterogeneous mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792521000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility switching and front-back synchronisation in polarised cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gissell Estrada-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-022-09791-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-expanding transport distance for some structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.6847-6872. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1397313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary limit of tumor growth model with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.62-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515263v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population structured by age and a phenotypic trait with mutations. Convergence of the corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final size and convergence rate for an epidemic in heterogeneous population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (05), pp.1021-1051. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit for a two-species model with coupling through Brinkman's law in any dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.204-239. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2020.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic models for epidemic dynamics with social heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokker–Plank System for Movement of Micro-organism Population in Confined Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02760-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social contacts and the spread of infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elapsed time model for strongly coupled inhibitory and excitatory neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2021.132977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple asymptotics of kinetic equations with internal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (06), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202520400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hele-Shaw limit for a system of two reaction-(cross-)diffusion equations for living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.735--766. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-019-01479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a global weak solution for a reaction-diffusion problem with membrane conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1513-1540. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-020-00633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905180v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Cahn-Hilliard equation with singular single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792520000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274417v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction-diffusion systems with initial data of low regularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Haj Laamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 269 (11), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport costs for PDEs: the coupling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/EMSS/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080155v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast voltage dynamics of voltage-conductance models for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeongho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 52, pp.101-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Semi-implicit Numerical Schemes for the Gradient Flow of the Formation of Biological Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.229-249. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis-based explanation of spheroid formation in 3D cultures of breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 479, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flux Limited Keller-Segel System; Properties and Derivation from Kinetic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 36 (2), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and implicit discretization of the Fokker-Planck and Keller-Segel type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory regimes in a mosquito population model with larval feedback on egg hatching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.269-300. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2019.1593524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two species hyperbolic-parabolic model of tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszká Swierczewska-Gwiazda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.1605-1618. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1650064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a voltage density equation from a voltage-conductance kinetic model for networks of integrate-and-fire neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n5.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive dynamics of hematopoietic stem cells and their supporting stroma: A model and mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jaffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (05), pp.4818-4845. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2019243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiff-response-induced instability for chemotactic bacteria and flux-limited Keller-Segel equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aac760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population model structured by age and a phenotypical trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (1), pp.197-225. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-017-0151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career plans and wage structures: a mean field game approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/Mine.2018.1.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a system describing proliferative-quiescent cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrada Quillas Maran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Parabolicity, Cross-Diffusion and Turing Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.139--162. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-018-9480-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-linear propagation for a general, local cane toads model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.483-509. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractional diffusion limit of a kinetic model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69:67, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-018-0964-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated workforce planning framework using structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interfaces between cell populations with different mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.299-311. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2017012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed synaptic weights in a LIF neural network and learning rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wainrib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353-354, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in a chemostat model of adaptive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hele-Shaw Problem for Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.3061-3093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical examples of diffusive waves generated by a traveling wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Moundoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (9), pp.1596-1615. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2017.1314463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the bacterial run-and-tumble kinetic equation from a model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary problems for tumor growth: a viscosity solutions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inwon C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.207-228. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare mutations limit of a steady state dispersal evolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/201611411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on a PDE System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schlottbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nonlinear Partial Differential Equations, in honor of Juan Luis Vázquez for his 70th birthday, 138, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-discretization for Stochastic Scalar Conservation Laws with Multiple Rough Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.2187-2209. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1053670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal instability for the thermodiffusive reaction-diffusion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kolwalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.871-882. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-015-0981-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and boundary formation in heterogeneous media: Application to neuronal differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Quiñinao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (13), pp.2477-2502. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Properties of Solutions for the Noisy Integrate & Fire model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (9), pp.3365 </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/28/9/3365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of space structure and combination therapies on phenotypic heterogeneity and drug resistance in solid tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Analysis of a System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.918-956. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2014.968792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of time elapsed inhomogeneous neuron network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon-Jin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a selection model with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1108-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of mechanical model of tumor growth with viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 373, pp.20140283. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2014.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Fatigue Model for Neuron Networks and Large Time Asymptotics in a Nonlinear Fragmentation Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2190-8567-4-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes; the spatially dependent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.517-538. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-014-0038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave solution of the Hele-Shaw model of tumor growth with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp.2601-2626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term analysis of phenotypically structured models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 470 (2167), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2014.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond blow-up in excitatory integrate and fire neuronal networks: refractory period and spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hele-Shaw asymptotics for mechanical models of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.93-127. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0704-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli variational problem and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.415-443. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0707-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a Hele-Shaw type system from a cell model with active motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.489-508. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populational adaptive evolution, chemotherapeutic resistance and multiple anti-cancer therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.23. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a voltage-conductance kinetic system for integrate and fire neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.841-864. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.664-686. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-013-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 305, pp.F979-F994. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajprenal.00696.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time fluctuations in a population model of adaptive dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.ANIHPC:2647. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-like solutions for nonlocal reaction-diffusion equations: a toy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Ryzhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct competition results from strong competiton for limited resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0303-6812. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-013-0659-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite waves for a cell population system modelling tumor growth and invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Vignon-Clementel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34B (2), pp.295-318. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-007-0001-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Regularizing Effect for Scalar Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2013), pp.1477-1504. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Hamilton-Jacobi equation modeling the tail problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.4297-4319. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100819527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of species trait through resource competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1189-1223. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0447-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization in Keller-Segel type systems and the De Giorgi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F. Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.463 - 476. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2012.v10.n2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac mass dynamics in multidimensional nonlocal parabolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1071-1098. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2010.538784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (39), pp.16235-16240. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1101996108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marciniak-Czochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.1918-1940. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100816584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival thresholds and mortality rates in adaptive dynamics: conciliating deterministic and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHEMATICAL MEDICINE AND BIOLOGY-A JOURNAL OF THE IMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imammb/dqp018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a Simpliﬁed Yet Complete Model for Chronic Myelegenous Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (7), pp.1732-1759. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-009-9500-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.28-42. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902935208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Séror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.148-162. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.ploscompbiol.org/article/info%3Adoi%2F10.1371%2Fjournal.pcbi.1000890. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Solution of an Inverse Problem in Size-Structured Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.045008. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/4/045008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Applications of Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.321-340. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential decay for the growth-fragmentation/cell-division equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), p. 503-510. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n2.a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.169-200. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (7), pp.3275-3301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic decay for the solutions of the parabolic–parabolic Keller–Segel chemotaxis system in critical spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7-8), pp.755-764. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller-Segel model in $\Bbb R\sp d$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.745-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants and exponential rate of convergence to steady state in the renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.413-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, 32 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller–Segel model in R^d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (10), pp.745-750. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythm and tumour growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwinding Sources at Interfaces in conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-9659(04)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale colloid transport model with anistropic degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of avalanches based on Saint-Venant equations using a kinetic scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B11), pp.2527. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic scheme for the Saint-Venant system with a source term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (4), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-001-8181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water ; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2001.1.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic formulation for chromatography and some other hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Jun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74, pp.367-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic equations in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lecture Notes on Mathematical Modelling in the Life Sciences, 978-3-319-19499-8; 978-3-319-19500-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui. Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendelin Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perthame Benoît; Rauch Jeffrey; El Karoui Nicole et al. Cassini, pp.xx-426, 2007, Le Sel et le Fer, 17, 978-2-84225-082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some mathematical aspects of tumor growth and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM 2014 - International Congress of Mathematicians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling targets for anticancer drug control optimisation in physiologically structured cell population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fercoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2012 - 10th international conference of numerical analysis and applied mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simos, Thodoros, Sep 2012, Kos, Greece. pp.1323-1326, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Palaiseau, France. 17pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L p and L ∞ a priori estimates for some chemotaxis models and applications to the Cauchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The mechanism of the spatio-temporal pattern arising in reaction diffusion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Upwind Interface Source method for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ninth International Conference on Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, CalTech, Pasadena, United States. pp.61-78, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55711-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling plateaus for a hyperbolic Keller-Segel system with attraction and repulsion: existence and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial organization of cell proliferation in the developing central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Rofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-and-cyclin-structured cell population model with proliferation and quiescence for healthy and tumoral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Bekkal Brikci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5941, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00081301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness for a Scalar Conservation Law with Discontinuous Flux via Adapted Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5261, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of the cell cycle and its control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4892, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multiéchelle de transport de colloïdes avec diffusion dégénérée anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4468, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kinetic scheme for Saint-Venant equations applied to debris avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4646, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent BGK-type model for gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4230, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Schemes for Saint-Venant Equations with Source Terms on Unstructured Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3989, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison between the Boltzmann and ES-BGK models for rarefied gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3872, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'équilibre pour des lois de conservation scalaires avec des termes sources raides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaz Botchorishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3891, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4084, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Limit of the Helmholtz Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3785, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gaussian-BGK Model of Boltzmann Equation with Small Prandtl Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3716, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse asymptotique des équations de dérive-diffusion et équations de Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2885, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the theory of random particle methods for Boltzmann equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2218, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Boltzmann and Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchoun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2281, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle on the entropy and minimal limitations for kinetic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khobalatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1628, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New variant of Van Leer's method for multidimensional systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1562, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self-organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieutord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05422629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cavaterra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fornoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854773v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu'An Dou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skrzeczkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04056973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjiayue Qi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01562387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Cerreti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Pakdaman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91282-5_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170316v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2024009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02294-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04428238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad75dd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ciavolella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Sabbah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01260-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895919v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kanzler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02043-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poiatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01990-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03586715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696545v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mason" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04663-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423260v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2022.112947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bevilacqua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidtchen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/43" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/53" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324280v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac8714" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438316v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Ruan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03766245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bubba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cerroni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ciarletta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zunino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792521000218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissell Estrada-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-022-09791-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397313" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981952v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500251" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515263v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.01.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nordmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.04.029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Zanella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01630-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02760-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.132977" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970313v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01479-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905180v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00633-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02194421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Sun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202520400060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274417v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792520000054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haj Laamri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080155v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/EMSS/35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongho Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Fang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhian Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1132" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745769v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2019.1593524" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01870045v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszk&#225; Swierczewska-Gwiazda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1650064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431772v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n5.a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963820v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaffredo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494963v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aac760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493068v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0151-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Mine.2018.1.47" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada Quillas Maran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-018-9480-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520145v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E Souganidis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/409" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01584754v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-018-0964-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257180v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2017012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wainrib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2017.05.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01255449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mellet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quir&#243;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Moundoyi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1314463" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inwon C. Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2016.01.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149029v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611411" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haskovec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlottbom" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.12.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gess" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1053670" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carrillo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/9/3365" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kolwalczyk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0981-x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054813v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Qui&#241;inao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400151" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00921266v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-0046-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.968792" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241300v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jin Kang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0283" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-4-14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00874746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.02.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960332v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-014-0038-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0089" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00831932v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0704-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0707-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/327" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012031" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0021-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871609v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.841" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829494v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663832v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yuichiro Wakano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0659-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00923692v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Ryzhik" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127102" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685063v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-007-0001-x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00650350v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/765" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566888v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0447-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01374730v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Vasseur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n2.a2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533693v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.538784" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqp018" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTCXHPFJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603847v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Holland" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plapp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. S&#233;ror" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105107" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n2.a12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271096v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.06.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gwiazda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271098v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.03.008" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWMSDNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113511v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-9659(04)00012-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corrias" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaag" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-003-0026-x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVNTR6MF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177805v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaag" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694622v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271231v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaag" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)00008-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNQJP4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922781v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Villotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002024" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrias" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922664v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-001-8181-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2001.1.89" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423552v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319194998" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717433v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01059766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780721v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756399" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684372v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325804v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922680v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55711-8_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476695v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Flores" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rapacioli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Rofman" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081301v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Bekkal Brikci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070737v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071690v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072120v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071939v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilotte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andries" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Aoki" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072657v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072782v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072763v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Botchorishvili" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasseur" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072549v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072875v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoros Katsaounis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072951v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perlat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073805v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074452v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallinger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchoun Qiu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074933v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khobalatte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074999v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchun Qiu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Seror" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieutord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05422629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cavaterra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fornoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854773v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu'An Dou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skrzeczkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04056973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjiayue Qi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01562387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Cerreti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Pakdaman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91282-5_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170316v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2024009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02294-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04428238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad75dd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ciavolella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Sabbah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01260-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895919v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kanzler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02043-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poiatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01990-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03586715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696545v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mason" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04663-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423260v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2022.112947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/53" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324280v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac8714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bevilacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidtchen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/43" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438316v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Ruan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03766245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bubba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cerroni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ciarletta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zunino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792521000218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissell Estrada-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-022-09791-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397313" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515263v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.01.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nordmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.04.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981952v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Zanella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01630-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02760-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.132977" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02194421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202520400060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970313v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01479-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905180v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00633-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274417v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792520000054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haj Laamri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080155v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/EMSS/35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongho Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Fang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhian Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1132" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745769v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2019.1593524" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01870045v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszk&#225; Swierczewska-Gwiazda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1650064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431772v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n5.a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963820v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaffredo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494963v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aac760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493068v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0151-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Mine.2018.1.47" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada Quillas Maran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-018-9480-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520145v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E Souganidis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/409" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01584754v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-018-0964-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257180v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2017012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wainrib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2017.05.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01255449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mellet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quir&#243;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Moundoyi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1314463" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inwon C. Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2016.01.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149029v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611411" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haskovec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlottbom" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.12.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gess" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1053670" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939013v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kolwalczyk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0981-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054813v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Qui&#241;inao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400151" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carrillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/9/3365" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00921266v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-0046-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.968792" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241300v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jin Kang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0283" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-4-14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960332v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-014-0038-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931399v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0089" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00874746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.02.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00831932v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0704-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0707-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/327" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012031" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.841" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0021-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829494v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00923692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Ryzhik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127102" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663832v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yuichiro Wakano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0659-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685063v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-007-0001-x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00650350v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/765" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566888v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0447-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01374730v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Vasseur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n2.a2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533693v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.538784" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqp018" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTCXHPFJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603847v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Holland" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plapp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. S&#233;ror" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105107" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n2.a12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271096v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.06.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gwiazda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271098v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.03.008" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWMSDNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113511v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-9659(04)00012-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corrias" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaag" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-003-0026-x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVNTR6MF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177805v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaag" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694622v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271231v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaag" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)00008-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNQJP4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922781v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Villotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002024" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrias" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922664v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-001-8181-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2001.1.89" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423552v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319194998" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717433v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01059766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780721v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756399" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684372v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325804v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922680v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55711-8_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476695v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Flores" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rapacioli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Rofman" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081301v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Bekkal Brikci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070737v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071690v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072120v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071939v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilotte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andries" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Aoki" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072657v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072782v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072763v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Botchorishvili" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasseur" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072549v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072875v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoros Katsaounis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072951v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perlat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073805v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074452v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallinger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchoun Qiu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074933v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khobalatte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074999v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchun Qiu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Seror" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>