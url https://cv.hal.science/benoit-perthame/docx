--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Perthame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a kinetic equation for mechanotaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fokker-Planck equation with superlinear drift at infinity for Integrate-and-Fire model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving sub-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a relaxed Cahn-Hilliard tumour growth model with single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Cavaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fornoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Grasselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns in the Keller-Segel system with density cut-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, regularity and stability in a strongly degenerate nonlinear diffusion and haptotaxis model of cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy integrate-and-fire equation: continuation after blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit problem arising in the kinetic derivation of the Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infinite-times renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjiayue Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for cost efficient Workforce Organizational Dynamics and its optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee turnover prediction and retention policies design: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a traveling wave connect two unstable states? The case of the nonlocal Fisher equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves for an hyperbolic Keller-Segel model and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Cerreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a structured neuron population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nonlocal Fisher concentration points: a nonlinear analysis of Turing patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric potentials and motor effect: a large deviation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy concentration and Sommerfeld condition for Helmholtz equation with variable index at infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Inverse Problem for a Size-Structured Population Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of porous media equation with chemotaxis and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyou He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partial Differential Equations: Waves, Nonlinearities and Nonlocalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature Switzerland, pp.111-128, 2025, Abel Symposia, 978-3-031-91282-5. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91282-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein contraction for the stochastic Morris-Lecar neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly nonlinear age structured equation, time-elapsed model and large delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-025-02294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispecies cross-diffusions: from a nonlocal mean-field to a porous medium system without self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Peurichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 389, pp.228-256. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2024.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi approach to nonlocal kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Loy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (10), pp.105019. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ad75dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for membrane degradation using a gelatin invadopodia assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michéle Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Natalini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01260-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Model Conserving Biomass for the Size-spectrum Evolution in Aquatic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kanzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Cahn-Hilliard equation with degenerate mobility: Incompressible limit and convergence to stationary states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Poiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-024-01990-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and long term convergence for the voltage-conductance kinetic system arising in neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1366-1382. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2022136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure jump and radial stationary solutions of the degenerate Cahn-Hilliard equation (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vlasov equation to degenerate nonlocal Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 401 (1), pp.1033-1057. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-023-04663-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-mutation dynamics with asymmetrical reproduction kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.112947. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2022.112947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate for the incompressible limit of nonlinear diffusion–advection equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple time renewal equation for neural assemblies with elapsed time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ac8714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324280v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aronson-Bénilan Estimate in Lebesgue Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (2), pp.259-286. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotic Preserving Scheme for Capturing Concentrations in Age-structured Models Arising in Adaptive Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 464, pp.111335. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi Approach to Evolution of Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective motion driven by nutrient consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast reaction limit with nonmonotone reaction function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.22042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Cahn-Hilliard and incompressible limit of a Keller-Segel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), pp.1901-1926. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2022.v20.n7.a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled 3D-1D multiscale Keller-Segel model of chemotaxis and its application to cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2053-2086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts and adaptive dynamics in a model for the growth of cell populations with heterogeneous mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792521000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility switching and front-back synchronisation in polarised cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gissell Estrada-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-022-09791-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-expanding transport distance for some structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.6847-6872. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1397313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary limit of tumor growth model with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.62-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515263v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population structured by age and a phenotypic trait with mutations. Convergence of the corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final size and convergence rate for an epidemic in heterogeneous population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (05), pp.1021-1051. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit for a two-species model with coupling through Brinkman's law in any dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.204-239. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2020.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic models for epidemic dynamics with social heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokker–Plank System for Movement of Micro-organism Population in Confined Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02760-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social contacts and the spread of infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elapsed time model for strongly coupled inhibitory and excitatory neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2021.132977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple asymptotics of kinetic equations with internal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (06), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202520400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hele-Shaw limit for a system of two reaction-(cross-)diffusion equations for living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.735--766. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-019-01479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a global weak solution for a reaction-diffusion problem with membrane conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1513-1540. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-020-00633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905180v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Cahn-Hilliard equation with singular single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792520000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274417v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction-diffusion systems with initial data of low regularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Haj Laamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 269 (11), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport costs for PDEs: the coupling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/EMSS/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080155v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast voltage dynamics of voltage-conductance models for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeongho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 52, pp.101-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Semi-implicit Numerical Schemes for the Gradient Flow of the Formation of Biological Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.229-249. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis-based explanation of spheroid formation in 3D cultures of breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 479, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flux Limited Keller-Segel System; Properties and Derivation from Kinetic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 36 (2), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and implicit discretization of the Fokker-Planck and Keller-Segel type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory regimes in a mosquito population model with larval feedback on egg hatching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.269-300. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2019.1593524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two species hyperbolic-parabolic model of tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszká Swierczewska-Gwiazda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.1605-1618. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1650064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a voltage density equation from a voltage-conductance kinetic model for networks of integrate-and-fire neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n5.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive dynamics of hematopoietic stem cells and their supporting stroma: A model and mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jaffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (05), pp.4818-4845. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2019243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiff-response-induced instability for chemotactic bacteria and flux-limited Keller-Segel equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aac760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population model structured by age and a phenotypical trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (1), pp.197-225. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-017-0151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career plans and wage structures: a mean field game approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/Mine.2018.1.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a system describing proliferative-quiescent cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrada Quillas Maran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Parabolicity, Cross-Diffusion and Turing Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.139--162. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-018-9480-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-linear propagation for a general, local cane toads model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.483-509. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractional diffusion limit of a kinetic model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69:67, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-018-0964-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated workforce planning framework using structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interfaces between cell populations with different mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.299-311. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2017012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed synaptic weights in a LIF neural network and learning rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wainrib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353-354, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in a chemostat model of adaptive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hele-Shaw Problem for Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.3061-3093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical examples of diffusive waves generated by a traveling wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Moundoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (9), pp.1596-1615. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2017.1314463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the bacterial run-and-tumble kinetic equation from a model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary problems for tumor growth: a viscosity solutions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inwon C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.207-228. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare mutations limit of a steady state dispersal evolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/201611411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on a PDE System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schlottbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nonlinear Partial Differential Equations, in honor of Juan Luis Vázquez for his 70th birthday, 138, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-discretization for Stochastic Scalar Conservation Laws with Multiple Rough Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.2187-2209. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1053670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal instability for the thermodiffusive reaction-diffusion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kolwalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.871-882. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-015-0981-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and boundary formation in heterogeneous media: Application to neuronal differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Quiñinao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (13), pp.2477-2502. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Properties of Solutions for the Noisy Integrate & Fire model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (9), pp.3365 </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/28/9/3365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of space structure and combination therapies on phenotypic heterogeneity and drug resistance in solid tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Analysis of a System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.918-956. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2014.968792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of time elapsed inhomogeneous neuron network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon-Jin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a selection model with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1108-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of mechanical model of tumor growth with viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 373, pp.20140283. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2014.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Fatigue Model for Neuron Networks and Large Time Asymptotics in a Nonlinear Fragmentation Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2190-8567-4-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes; the spatially dependent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.517-538. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-014-0038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave solution of the Hele-Shaw model of tumor growth with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp.2601-2626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term analysis of phenotypically structured models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 470 (2167), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2014.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond blow-up in excitatory integrate and fire neuronal networks: refractory period and spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hele-Shaw asymptotics for mechanical models of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.93-127. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0704-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli variational problem and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.415-443. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0707-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a Hele-Shaw type system from a cell model with active motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.489-508. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populational adaptive evolution, chemotherapeutic resistance and multiple anti-cancer therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.23. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a voltage-conductance kinetic system for integrate and fire neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.841-864. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.664-686. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-013-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 305, pp.F979-F994. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajprenal.00696.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time fluctuations in a population model of adaptive dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.ANIHPC:2647. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-like solutions for nonlocal reaction-diffusion equations: a toy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Ryzhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct competition results from strong competiton for limited resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0303-6812. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-013-0659-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite waves for a cell population system modelling tumor growth and invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Vignon-Clementel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34B (2), pp.295-318. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-007-0001-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Regularizing Effect for Scalar Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2013), pp.1477-1504. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Hamilton-Jacobi equation modeling the tail problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.4297-4319. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100819527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of species trait through resource competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1189-1223. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0447-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization in Keller-Segel type systems and the De Giorgi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F. Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.463 - 476. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2012.v10.n2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac mass dynamics in multidimensional nonlocal parabolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1071-1098. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2010.538784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (39), pp.16235-16240. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1101996108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marciniak-Czochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.1918-1940. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100816584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival thresholds and mortality rates in adaptive dynamics: conciliating deterministic and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHEMATICAL MEDICINE AND BIOLOGY-A JOURNAL OF THE IMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imammb/dqp018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a Simpliﬁed Yet Complete Model for Chronic Myelegenous Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (7), pp.1732-1759. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-009-9500-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.28-42. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902935208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Séror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.148-162. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.ploscompbiol.org/article/info%3Adoi%2F10.1371%2Fjournal.pcbi.1000890. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Solution of an Inverse Problem in Size-Structured Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.045008. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/4/045008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Applications of Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.321-340. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential decay for the growth-fragmentation/cell-division equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), p. 503-510. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n2.a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.169-200. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (7), pp.3275-3301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic decay for the solutions of the parabolic–parabolic Keller–Segel chemotaxis system in critical spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7-8), pp.755-764. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller-Segel model in $\Bbb R\sp d$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.745-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants and exponential rate of convergence to steady state in the renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.413-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, 32 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller–Segel model in R^d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (10), pp.745-750. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythm and tumour growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwinding Sources at Interfaces in conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-9659(04)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale colloid transport model with anistropic degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of avalanches based on Saint-Venant equations using a kinetic scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B11), pp.2527. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic scheme for the Saint-Venant system with a source term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (4), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-001-8181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water ; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2001.1.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic formulation for chromatography and some other hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Jun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74, pp.367-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic equations in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lecture Notes on Mathematical Modelling in the Life Sciences, 978-3-319-19499-8; 978-3-319-19500-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui. Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendelin Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perthame Benoît; Rauch Jeffrey; El Karoui Nicole et al. Cassini, pp.xx-426, 2007, Le Sel et le Fer, 17, 978-2-84225-082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some mathematical aspects of tumor growth and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM 2014 - International Congress of Mathematicians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling targets for anticancer drug control optimisation in physiologically structured cell population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fercoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2012 - 10th international conference of numerical analysis and applied mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simos, Thodoros, Sep 2012, Kos, Greece. pp.1323-1326, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Palaiseau, France. 17pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L p and L ∞ a priori estimates for some chemotaxis models and applications to the Cauchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The mechanism of the spatio-temporal pattern arising in reaction diffusion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Upwind Interface Source method for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ninth International Conference on Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, CalTech, Pasadena, United States. pp.61-78, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55711-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling plateaus for a hyperbolic Keller-Segel system with attraction and repulsion: existence and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial organization of cell proliferation in the developing central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Rofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-and-cyclin-structured cell population model with proliferation and quiescence for healthy and tumoral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Bekkal Brikci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5941, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00081301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness for a Scalar Conservation Law with Discontinuous Flux via Adapted Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5261, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of the cell cycle and its control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4892, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multiéchelle de transport de colloïdes avec diffusion dégénérée anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4468, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kinetic scheme for Saint-Venant equations applied to debris avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4646, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent BGK-type model for gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4230, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Schemes for Saint-Venant Equations with Source Terms on Unstructured Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3989, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison between the Boltzmann and ES-BGK models for rarefied gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3872, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'équilibre pour des lois de conservation scalaires avec des termes sources raides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaz Botchorishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3891, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4084, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Limit of the Helmholtz Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3785, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gaussian-BGK Model of Boltzmann Equation with Small Prandtl Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3716, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse asymptotique des équations de dérive-diffusion et équations de Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2885, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the theory of random particle methods for Boltzmann equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2218, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Boltzmann and Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchoun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2281, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle on the entropy and minimal limitations for kinetic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khobalatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1628, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New variant of Van Leer's method for multidimensional systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1562, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self-organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId529"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Perthame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of a kinetic equation for mechanotaxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salvarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fokker-Planck equation with superlinear drift at infinity for Integrate-and-Fire model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stiff limit of non-homogeneous conservation laws for crowd motion modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Santambrogio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving sub-diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a relaxed Cahn-Hilliard tumour growth model with single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Cavaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fornoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Grasselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy integrate-and-fire equation: continuation after blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence, regularity and stability in a strongly degenerate nonlinear diffusion and haptotaxis model of cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns in the Keller-Segel system with density cut-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infinite-times renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjiayue Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit problem arising in the kinetic derivation of the Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for cost efficient Workforce Organizational Dynamics and its optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee turnover prediction and retention policies design: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Touahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves for an hyperbolic Keller-Segel model and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Cerreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490893v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a traveling wave connect two unstable states? The case of the nonlocal Fisher equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a structured neuron population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality, prion aggregates infectivity and prediction of strain phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nonlocal Fisher concentration points: a nonlinear analysis of Turing patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Génieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric potentials and motor effect: a large deviation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy concentration and Sommerfeld condition for Helmholtz equation with variable index at infinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Inverse Problem for a Size-Structured Population Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein contraction for the stochastic Morris-Lecar neuron model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly nonlinear age structured equation, time-elapsed model and large delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-025-02294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for membrane degradation using a gelatin invadopodia assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michéle Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Natalini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01260-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi approach to nonlocal kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Loy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (10), pp.105019. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ad75dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispecies cross-diffusions: from a nonlocal mean-field to a porous medium system without self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Peurichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 389, pp.228-256. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2024.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Model Conserving Biomass for the Size-spectrum Evolution in Aquatic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kanzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Cahn-Hilliard equation with degenerate mobility: Incompressible limit and convergence to stationary states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Poiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-024-01990-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure jump and radial stationary solutions of the degenerate Cahn-Hilliard equation (Extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696545v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vlasov equation to degenerate nonlocal Cahn-Hilliard equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 401 (1), pp.1033-1057. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-023-04663-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds and long term convergence for the voltage-conductance kinetic system arising in neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu'An Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhennan Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3&amp;4), pp.1366-1382. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2022136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast reaction limit with nonmonotone reaction function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Skrzeczkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.22042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Cahn-Hilliard and incompressible limit of a Keller-Segel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), pp.1901-1926. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2022.v20.n7.a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective motion driven by nutrient consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamilton-Jacobi Approach to Evolution of Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King-Yeung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymptotic Preserving Scheme for Capturing Concentrations in Age-structured Models Arising in Adaptive Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 464, pp.111335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate for the incompressible limit of nonlinear diffusion–advection equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple time renewal equation for neural assemblies with elapsed time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ac8714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324280v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aronson-Bénilan Estimate in Lebesgue Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (2), pp.259-286. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPC/43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled 3D-1D multiscale Keller-Segel model of chemotaxis and its application to cancer invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cerroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2053-2086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts and adaptive dynamics in a model for the growth of cell populations with heterogeneous mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinran Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792521000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility switching and front-back synchronisation in polarised cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gissell Estrada-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-022-09791-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-mutation dynamics with asymmetrical reproduction kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.112947. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2022.112947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic models for epidemic dynamics with social heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit for a two-species model with coupling through Brinkman's law in any dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Dębiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.204-239. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2020.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population structured by age and a phenotypic trait with mutations. Convergence of the corrector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary limit of tumor growth model with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.62-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515263v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final size and convergence rate for an epidemic in heterogeneous population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (05), pp.1021-1051. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social contacts and the spread of infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Dimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Toscani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Zanella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01630-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elapsed time model for strongly coupled inhibitory and excitatory neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2021.132977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fokker–Plank System for Movement of Micro-organism Population in Confined Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-021-02760-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-expanding transport distance for some structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.6847-6872. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1397313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of the Cahn-Hilliard equation with singular single-well potential and degenerate mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0956792520000054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274417v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple asymptotics of kinetic equations with internal states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (06), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202520400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hele-Shaw limit for a system of two reaction-(cross-)diffusion equations for living tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidtchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, pp.735--766. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-019-01479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a global weak solution for a reaction-diffusion problem with membrane conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1513-1540. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-020-00633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905180v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport costs for PDEs: the coupling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Surveys in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/EMSS/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080155v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast voltage dynamics of voltage-conductance models for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeongho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 52, pp.101-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction-diffusion systems with initial data of low regularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Haj Laamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 269 (11), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two species hyperbolic-parabolic model of tissue growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszká Swierczewska-Gwiazda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (12), pp.1605-1618. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2019.1650064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and implicit discretization of the Fokker-Planck and Keller-Segel type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flux Limited Keller-Segel System; Properties and Derivation from Kinetic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 36 (2), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory regimes in a mosquito population model with larval feedback on egg hatching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strugarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.269-300. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513758.2019.1593524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a voltage density equation from a voltage-conductance kinetic model for networks of integrate-and-fire neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n5.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive dynamics of hematopoietic stem cells and their supporting stroma: A model and mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jaffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (05), pp.4818-4845. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2019243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit and Semi-implicit Numerical Schemes for the Gradient Flow of the Formation of Biological Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.229-249. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis-based explanation of spheroid formation in 3D cultures of breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Bubba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pouchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 479, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling Wave and Aggregation in a Flux-Limited Keller-Segel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.891-909. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of concentration in a population model structured by age and a phenotypical trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (1), pp.197-225. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-017-0151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career plans and wage structures: a mean field game approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.47-63. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/Mine.2018.1.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Parabolicity, Cross-Diffusion and Turing Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.139--162. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-018-9480-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a system describing proliferative-quiescent cell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrada Quillas Maran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-linear propagation for a general, local cane toads model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.483-509. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractional diffusion limit of a kinetic model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiran Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69:67, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-018-0964-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiff-response-induced instability for chemotactic bacteria and flux-limited Keller-Segel equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shugo Yasuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/aac760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in a chemostat model of adaptive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Taing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interfaces between cell populations with different mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.299-311. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2017012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed synaptic weights in a LIF neural network and learning rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wainrib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353-354, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hele-Shaw Problem for Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273, pp.3061-3093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical examples of diffusive waves generated by a traveling wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Moundoyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (9), pp.1596-1615. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2017.1314463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated workforce planning framework using structured equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free boundary problems for tumor growth: a viscosity solutions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inwon C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.207-228. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare mutations limit of a steady state dispersal evolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/201611411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-discretization for Stochastic Scalar Conservation Laws with Multiple Rough Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.2187-2209. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1053670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on a PDE System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schlottbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nonlinear Partial Differential Equations, in honor of Juan Luis Vázquez for his 70th birthday, 138, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the bacterial run-and-tumble kinetic equation from a model with biochemical pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of space structure and combination therapies on phenotypic heterogeneity and drug resistance in solid tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-014-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal instability for the thermodiffusive reaction-diffusion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kolwalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.871-882. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-015-0981-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and boundary formation in heterogeneous media: Application to neuronal differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Quiñinao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (13), pp.2477-2502. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515400151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054813v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Properties of Solutions for the Noisy Integrate & Fire model in Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (9), pp.3365 </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/28/9/3365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Analysis of a System for Biological Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haskovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.918-956. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2014.968792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of time elapsed inhomogeneous neuron network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moon-Jin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of a selection model with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1108-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01030762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of mechanical model of tumor growth with viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 373, pp.20140283. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2014.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.577-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave solution of the Hele-Shaw model of tumor growth with nutrient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp.2601-2626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term analysis of phenotypically structured models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 470 (2167), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2014.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes; the spatially dependent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (4), pp.517-538. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-014-0038-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond blow-up in excitatory integrate and fire neuronal networks: refractory period and spontaneous activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hele-Shaw asymptotics for mechanical models of tumor growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Luis Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.93-127. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0704-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernoulli variational problem and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Markowich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.415-443. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-013-0707-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a Hele-Shaw type system from a cell model with active motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Quirós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.489-508. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and Fatigue Model for Neuron Networks and Large Time Asymptotics in a Nonlinear Fragmentation Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Pakdaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2190-8567-4-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Randal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 305, pp.F979-F994. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajprenal.00696.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time fluctuations in a population model of adaptive dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.ANIHPC:2647. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a voltage-conductance kinetic system for integrate and fire neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Salort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.841-864. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with rough (stochastic) fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.664-686. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40072-013-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct competition results from strong competiton for limited resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.0303-6812. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-013-0659-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-like solutions for nonlocal reaction-diffusion equations: a toy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Ryzhik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20127102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite waves for a cell population system modelling tumor growth and invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Vignon-Clementel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Drasdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34B (2), pp.295-318. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-007-0001-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Regularizing Effect for Scalar Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2013), pp.1477-1504. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/rmi/765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populational adaptive evolution, chemotherapeutic resistance and multiple anti-cancer therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.23. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of species trait through resource competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Yuichiro Wakano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1189-1223. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0447-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Hamilton-Jacobi equation modeling the tail problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.4297-4319. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100819527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00503154v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion fronts with variable motility: phenotype selection, spatial sorting and wave acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (15-16), pp.761-766. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization in Keller-Segel type systems and the De Giorgi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F. Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.463 - 476. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2012.v10.n2.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional persistence of chemotactic bacteria in a traveling concentration wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (39), pp.16235-16240. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1101996108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac mass dynamics in multidimensional nonlocal parabolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1071-1098. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2010.538784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marciniak-Czochra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.1918-1940. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100816584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a Simpliﬁed Yet Complete Model for Chronic Myelegenous Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (7), pp.1732-1759. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-009-9500-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.28-42. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17513750902935208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Séror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.148-162. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/20105107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical description of bacterial traveling pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Saragosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Bournaveas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.ploscompbiol.org/article/info%3Adoi%2F10.1371%2Fjournal.pcbi.1000890. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival thresholds and mortality rates in adaptive dynamics: conciliating deterministic and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHEMATICAL MEDICINE AND BIOLOGY-A JOURNAL OF THE IMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imammb/dqp018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution dependence of prion aggregates infectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lenuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Oelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deslys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1), pp.88-99. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential decay for the growth-fragmentation/cell-division equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), p. 503-510. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n2.a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Solution of an Inverse Problem in Size-Structured Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic-Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.045008. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/25/4/045008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration in Lotka-Volterra parabolic or integral equations: a general convergence result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Mirrahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Applications of Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.321-340. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/MAA.2009.v16.n3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.169-200. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative cross diffusions and pattern formation through relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (6), pp.651-667. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirac concentrations in Lotka-Volterra parabolic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Barles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (7), pp.3275-3301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic decay for the solutions of the parabolic–parabolic Keller–Segel chemotaxis system in critical spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7-8), pp.755-764. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants and exponential rate of convergence to steady state in the renewal equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gwiazda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.413-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller-Segel model in $\Bbb R\sp d$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.745-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Keller-Segel model: Optimal critical mass and qualitative properties of the solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, 32 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical space for the parabolic-parabolic Keller–Segel model in R^d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342 (10), pp.745-750. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythm and tumour growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 342, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Solutions of Some Chemotaxis and Angiogenesis Systems in High Space Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milan Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00032-003-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwinding Sources at Interfaces in conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-9659(04)00012-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of avalanches based on Saint-Venant equations using a kinetic scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B11), pp.2527. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB002024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemotaxis model motivated by angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 336 (2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale colloid transport model with anistropic degenerate diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water ; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2001.1.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic scheme for the Saint-Venant system with a source term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 38 (4), pp.201-231. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-001-8181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic formulation for chromatography and some other hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue-Jun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 74, pp.367-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incompressible limit of porous media equation with chemotaxis and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyou He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partial Differential Equations: Waves, Nonlinearities and Nonlocalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature Switzerland, pp.111-128, 2025, Abel Symposia, 978-3-031-91282-5. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91282-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques, bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Brevern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2010 du Comité national de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, chapitre 43, 845-858, 2011, 978-2-271-07263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour growth and drug resistance: an evolutionary view with perspectives in therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMTB 2016 - European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic equations in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lecture Notes on Mathematical Modelling in the Life Sciences, 978-3-319-19499-8; 978-3-319-19500-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de mathématiques d'aujourd'hui. Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendelin Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perthame Benoît; Rauch Jeffrey; El Karoui Nicole et al. Cassini, pp.xx-426, 2007, Le Sel et le Fer, 17, 978-2-84225-082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some mathematical aspects of tumor growth and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM 2014 - International Congress of Mathematicians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling targets for anticancer drug control optimisation in physiologically structured cell population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fercoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lorz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNAAM 2012 - 10th international conference of numerical analysis and applied mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simos, Thodoros, Sep 2012, Kos, Greece. pp.1323-1326, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4756399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis E. Souganidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic averaging lemmas for kinetic equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Palaiseau, France. 17pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L p and L ∞ a priori estimates for some chemotaxis models and applications to the Cauchy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Corrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Zaag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The mechanism of the spatio-temporal pattern arising in reaction diffusion system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the Upwind Interface Source method for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Simeoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ninth International Conference on Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, CalTech, Pasadena, United States. pp.61-78, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55711-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling plateaus for a hyperbolic Keller-Segel system with attraction and repulsion: existence and branching instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmeiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vauchelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial organization of cell proliferation in the developing central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Rapacioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmundo Rofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An age-and-cyclin-structured cell population model with proliferation and quiescence for healthy and tumoral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadia Bekkal Brikci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5941, INRIA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00081301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness for a Scalar Conservation Law with Discontinuous Flux via Adapted Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5261, INRIA. 2004, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model of the cell cycle and its control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4892, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle multiéchelle de transport de colloïdes avec diffusion dégénérée anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4468, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kinetic scheme for Saint-Venant equations applied to debris avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney-Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4646, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent BGK-type model for gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4230, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Schemes for Saint-Venant Equations with Source Terms on Unstructured Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Audusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3989, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical comparison between the Boltzmann and ES-BGK models for rarefied gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3872, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'équilibre pour des lois de conservation scalaires avec des termes sources raides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaz Botchorishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3891, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of Viscous Saint-Venant System for Laminar Shallow Water; Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4084, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gaussian-BGK Model of Boltzmann Equation with Small Prandtl Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3716, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Limit of the Helmholtz Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoros Katsaounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3785, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse asymptotique des équations de dérive-diffusion et équations de Hamilton-Jacobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montarnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2885, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the theory of random particle methods for Boltzmann equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2218, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Boltzmann and Navier-Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mallinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchoun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2281, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle on the entropy and minimal limitations for kinetic schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khobalatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1628, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New variant of Van Leer's method for multidimensional systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youchun Qiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1562, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of self-organizing bacterial communities and comparisons with experimental observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americo Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. B. Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieutord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05422629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cavaterra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fornoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854773v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu'An Dou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skrzeczkowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04056973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjiayue Qi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01562387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touahri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490893v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Cerreti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Pakdaman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91282-5_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170316v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2024009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02294-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04428238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad75dd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ciavolella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Sabbah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01260-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895919v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kanzler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02043-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poiatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01990-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03586715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696545v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mason" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04663-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423260v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2022.112947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/53" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324280v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac8714" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bevilacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidtchen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/43" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438316v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Ruan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03766245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bubba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cerroni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ciarletta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zunino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792521000218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissell Estrada-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-022-09791-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397313" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515263v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.01.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nordmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.04.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981952v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Zanella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01630-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Fu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02760-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.132977" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02194421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202520400060" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970313v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01479-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905180v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00633-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274417v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792520000054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haj Laamri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080155v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/EMSS/35" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongho Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Fang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.59" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895999v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhian Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1132" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745769v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2019.1593524" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01870045v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszk&#225; Swierczewska-Gwiazda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1650064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431772v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n5.a2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963820v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaffredo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494963v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aac760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493068v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0151-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Mine.2018.1.47" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada Quillas Maran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-018-9480-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520145v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E Souganidis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/409" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01584754v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-018-0964-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257180v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2017012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wainrib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2017.05.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01255449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241309v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mellet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quir&#243;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Moundoyi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1314463" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inwon C. Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2016.01.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149029v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611411" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haskovec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlottbom" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.12.018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gess" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1053670" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939013v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kolwalczyk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0981-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054813v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Qui&#241;inao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400151" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carrillo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/9/3365" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00921266v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-0046-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.968792" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241300v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jin Kang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066494v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0283" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-4-14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960332v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-014-0038-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931399v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0089" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00874746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.02.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00831932v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0704-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881760v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0707-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/327" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012031" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.841" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0021-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829494v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00923692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Ryzhik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127102" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663832v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yuichiro Wakano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0659-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685063v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-007-0001-x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00650350v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/765" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566888v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0447-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01374730v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Vasseur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n2.a2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533693v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.538784" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqp018" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTCXHPFJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603847v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Holland" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plapp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. S&#233;ror" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105107" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n2.a12" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271096v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.06.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gwiazda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271098v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.03.008" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWMSDNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113511v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-9659(04)00012-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corrias" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaag" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-003-0026-x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVNTR6MF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177805v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaag" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694622v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271231v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaag" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)00008-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNQJP4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922781v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Villotte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002024" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrias" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922664v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-001-8181-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691701v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2001.1.89" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423552v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319194998" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717433v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01059766v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780721v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756399" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684372v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325804v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922680v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55711-8_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476695v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Flores" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rapacioli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Rofman" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081301v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Bekkal Brikci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070737v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071690v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072120v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071939v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilotte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andries" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Aoki" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072657v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072782v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072763v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Botchorishvili" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasseur" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072549v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072875v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoros Katsaounis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072951v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perlat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073805v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074452v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallinger" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchoun Qiu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074933v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khobalatte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074999v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchun Qiu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Seror" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rieutord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05422629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cavaterra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fornoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu'An Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhennan Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854773v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04056973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjiayue Qi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elbar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skrzeczkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01562387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touahri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490893v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Cerreti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Mirrahimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Pakdaman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E. Souganidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170316v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2024009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02294-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ciavolella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#233;le Sabbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Natalini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01260-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04428238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Loy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad75dd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895919v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kanzler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02043-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Poiatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01990-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696545v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.173" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mason" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04663-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03586715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poulain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2022.v20.n7.a5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03766245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=King-Yeung Lam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438316v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Ruan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/53" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324280v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac8714" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bevilacqua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidtchen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/43" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bubba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cerroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ciarletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zunino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lorenzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792521000218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissell Estrada-Rodriguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-022-09791-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423260v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Taing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2022.112947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Zanella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01630-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.11.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nordmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515263v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2021.01.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981952v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500251" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.132977" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02760-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03133608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274417v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792520000054" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02194421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202520400060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970313v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-019-01479-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905180v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-020-00633-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080155v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/EMSS/35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongho Kim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haj Laamri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.042" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01870045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszk&#225; Swierczewska-Gwiazda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1650064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745769v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2019002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhian Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/1132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2019.1593524" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431772v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n5.a2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963820v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairambault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jaffredo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019243" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984371v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Fang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Markowich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.59" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.07.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591490v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2018035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493068v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0151-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/Mine.2018.1.47" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-018-9480-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01674142v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada Quillas Maran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520145v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis E Souganidis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/409" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01584754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-018-0964-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494963v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aac760" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01255449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lorz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257180v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2017012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wainrib" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2017.05.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mellet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Quir&#243;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Moundoyi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2017.1314463" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01155696v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inwon C. Kim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2016.01.019" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149029v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611411" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gess" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1053670" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haskovec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schlottbom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2015.12.018" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01131101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00921266v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escargueil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-0046-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939013v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kolwalczyk" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0981-x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054813v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Qui&#241;inao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515400151" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carrillo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/9/3365" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2014.968792" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241300v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jin Kang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.029" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030762v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0283" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931399v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0089" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960332v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-014-0038-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00874746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.02.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00831932v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis V&#225;zquez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0704-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-013-0707-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/327" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054561v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-4-14" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.10.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.841" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0021-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663832v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yuichiro Wakano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0659-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00923692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Ryzhik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20127102" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-007-0001-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00650350v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/rmi/765" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hochberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012031" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566888v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0447-z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503154v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100819527" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716349v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01374730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F. Vasseur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2012.v10.n2.a2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789064v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Saragosti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bournaveas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101996108" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533693v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2010.538784" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrocco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Holland" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plapp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. S&#233;ror" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/20105107" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440108v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000890" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqp018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-CTCXHPFJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789017v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.10.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5DGLS2M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauren&#231;ot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n2.a12" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371416v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MAA.2009.v16.n3.a4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368595v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Marrocco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168404v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271096v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Corrias" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2007.06.005" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113528v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gwiazda" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113519v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113524v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021782v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271098v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.03.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWMSDNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113511v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177805v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corrias" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaag" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-003-0026-x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVNTR6MF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326115v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaag" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922830v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Simeoni" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-9659(04)00012-6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Villotte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271231v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaag" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)00008-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWNQJP4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326144v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691701v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2001.1.89" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922664v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-001-8181-3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361186v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Li" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91282-5_6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799641v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burnouf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378290v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chisholm" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01423552v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319194998" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717433v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rauch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendelin Werner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01059766v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780721v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756399" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325804v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922680v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55711-8_5" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522131v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476695v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Flores" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rapacioli" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Rofman" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081301v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Bekkal Brikci" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070737v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071690v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mischler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072120v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071939v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilotte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072389v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andries" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Aoki" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072657v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072782v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072763v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Botchorishvili" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasseur" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072549v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072951v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perlat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072875v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoros Katsaounis" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073805v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montarnal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074452v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074390v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallinger" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchoun Qiu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074933v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khobalatte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074999v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youchun Qiu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410258v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Seror" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>