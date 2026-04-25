--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Piégu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Phelipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 296, pp.106901. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes Encoding Intracellular Signaling Proteins in Animals Originated Along with Metazoa and Chordata: Chance or Necessity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.evaf034. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Freville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (7), pp.103767. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoNIC Challenge: Pushing the frontiers of nuclear detection, segmentation, classification and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Jahanifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.103047. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.103047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (6), pp.445-456. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Amichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research fellowship in antibody fragments targeting ovarian GPCRs to control reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anielka Zehnaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.251.05.fr.11-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined multiplexed phage display, high-throughput sequencing, and functional assays as a platform for identifying modulatory VHHs targeting the FSHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anielka Zehnaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (21), pp.15961. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242115961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal remodeling of the progenitor pool and its distribution in the ewe mediobasal hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 392 (3), pp.745-761. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-023-03745-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes encoding teleost orthologues of human signal transduction proteins remain duplicated or triplicated more frequently than the whole genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e20217. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e20217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes encoding teleost orthologs of human haploinsufficient and monoallelically expressed genes remain in duplicate more frequently than the whole genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner A. Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/9028667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The piggyBac-derived protein 5 (PGBD5) transposes both the closely and the distantly related piggyBac-like elements Tcr-pble and Ifp2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in genome size between wild and domesticated lineages of fowls belonging to the Gallus gallus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112 (2), pp.1660-1673. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of mRNP biogenesis reveals a dynamic landscape of the Rrp6-dependent surveillance machinery trafficking along the yeast genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.879-889. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2019.1593745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of location relative to the corpus luteum and lactation on the transcriptome of the bovine oviduct epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5616-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes Encoding Teleost Fish Ligands and Associated Receptors Remained in Duplicate More Frequently than the Rest of the Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.1451 - 1462. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evz078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence properties of certain GC rich avian genes, their origins and absence from genome assemblies: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-angiogenic VEGFAxxxb transcripts are not expressed in the medio-basal hypothalamus of the seasonal sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona H. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0197123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But where did the centromeres go in the chicken genome models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-018-9585-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of transposable element annotation and their classification in the light of functional genomics - what we can learn from the fables of Jean de la Fontaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.e1256852. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2159256X.2016.1256852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep landscape update of dispersed and tandem repeats in the genome model of the red jungle fowl, Gallus gallus, using a series of de novo investigating tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariner Transposons Contain a Silencer: Possible Role of the Polycomb Repressive Complex 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), 38 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DensityMap: a genome viewer for illustrating the densities of features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1055-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of transposable element classification systems – a call for a fundamental update to meet the challenge of their diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.90-109. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary relationships of iridoviruses and divergence of ascoviruses from invertebrate iridoviruses in the superfamily Megavirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Bideshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian A. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2014.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridovirus IIV30 isolated from the corn earworm, Helicoverpa zea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsinda Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.43-47. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Yves Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridovirus IIV-25 isolated from a blackfly larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsinda Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (5), pp.1181-1185. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-013-1918-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridovirus IIV22A, a variant of IIV22, isolated originally from a blackfly larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Yeping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.940-947. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4056/sigs.5059132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of a crustacean iridovirus, IIV31, isolated from the pill bug, [i]Armadillidium vulgare[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Yeping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (7), pp.1585-1590. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.066076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCGR2C genotyping by pyrosequencing reveals linkage disequilibrium with FCGR3A V158F and FCGR2A H131R polymorphisms in a Caucasian population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.784-787. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.22287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of inteins in invertebrate iridoviruses and factors controlling insertion in their viral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis K. Bideshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.246-254. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposase concentration controls transposition activity: Myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arnaoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 530 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridescent virus 22 isolated from a blackfly larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsinda Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (9), pp.2112-2116. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.054213-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCGR2C genotyping by pyrosequencing reveals linkage disequilibrium with FCGR3A V158F and FCGR2A H131R polymorphisms in a Caucasian population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.784-787. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.22287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine El-Baidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Llauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Varadarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint-Jore-Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Chabouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187, pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogenomic analysis of the short arm of chromosome 3 reveals the history of the African and Asian progenitors of cultivated rices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.132-9. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Z Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyeok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda P Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5924), pp.268-72. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Llauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willfried Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (5), pp.754-65. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome surveys of rice, maize and sorghum reveal multiple horizontal transfers of the LTR-retrotransposon Route66 in Poaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M Fortune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (58), pp.58. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of shared duplications between rice and wheat provide new insight into grass genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Throude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.056309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rice Annotation Project Database (RAP-DB): 2008 update.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltazar A Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Nagamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (Database issue), pp.D1028-33. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.123. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of multiple horizontal transfers of the long terminal repeat retrotransposon RIRE1 within the genus Oryza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Wing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (6), pp.950-959. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03388.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jetty Ammiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zuccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeisoo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.342-351. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zuccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Database issue), pp.D66-70. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkl780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Saniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (10), pp.1262-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5290206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Z Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cDNA and genomic sequences as tools to develop SNP strategies in cassava (Manihot esculenta Crantz).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Züchter / Der Z uchter; Der Züuchter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (3), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1833-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profile in response to Xanthomonas axonopodis pv. manihotis infection in cassava using a cDNA microarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.393-410. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-004-7819-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New in silico insight into the synteny between rice (Oryza sativa L.) and maize (Zea mays L.) highlights reshuffling and identifies new duplications in the rice genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (3), pp.396-409. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene catalogue of 5700 expressed genes in cassava.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickelu Mba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (4), pp.541-54. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-004-0123-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EST resource for cassava and other species of Euphorbiaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James V Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Fregene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikelu Mba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (4), pp.527-39. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-004-5046-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synteny between Arabidopsis thaliana and rice at the genome level: a tool to identify conservation in the ongoing rice genome sequencing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (11), pp.2316-2328. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/30.11.2316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics for heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des ARNs spermatique dans les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées d'Animation Scientifique autour de l'Epigénétique - épiPhase 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution maps of the nuclear RNA surveillance components trafficking along the yeast genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposium: Transcription and Chromatin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic analysis of Nuclear Quality Control & Degradation mechanisms of Eukaryotic RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Studium : Messenger RNA therapeutics: advances and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métagénomique des mécanismes nucléaires de contrôle qualité et dégradation de l’ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métagénomique du mécanisme de discrimination entre les transcrits codants et non-codants par la machinerie de dégradation de l’ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un référentiel des gènes et d’éléments génétiques aviaires dont l’expression transcriptionnelle est régulée par les protéines chaperones HSP90 en réponse aux stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken repeated sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des éléments génétiques mobiles dans les génomes d'iridovirus d'invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Bideshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès National sur les Eléments Transposables (CNET 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 2013, XVIIIème Congrès National sur les Eléments Transposables</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rice to Other Cereals: Comparative Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.429-479, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of the maize proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of the maize proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Gustafson, R.B. Flavell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic / Plenum, pp.123-139, 2000, Stadler Genetics Symposia Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting of non-viral intégrative vectors in the nuclear DNA sequences of eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : Demande : FR145396. 2014, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First landscape of binding to chromosomes for a domesticated mariner transposase in the human genome: diversity of genomic targets of SETMAR isoforms in two colorectal cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arnaoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Piégu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Phelipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 296, pp.106901. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes Encoding Intracellular Signaling Proteins in Animals Originated Along with Metazoa and Chordata: Chance or Necessity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.evaf034. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Freville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (7), pp.103767. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (6), pp.445-456. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoNIC Challenge: Pushing the frontiers of nuclear detection, segmentation, classification and counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Dang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Jahanifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92, pp.103047. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.103047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Amichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research fellowship in antibody fragments targeting ovarian GPCRs to control reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anielka Zehnaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.251.05.fr.11-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined multiplexed phage display, high-throughput sequencing, and functional assays as a platform for identifying modulatory VHHs targeting the FSHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anielka Zehnaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (21), pp.15961. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242115961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal remodeling of the progenitor pool and its distribution in the ewe mediobasal hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 392 (3), pp.745-761. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-023-03745-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes encoding teleost orthologues of human signal transduction proteins remain duplicated or triplicated more frequently than the whole genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e20217. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e20217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal vascular plasticity in the mediobasal hypothalamus of the adult ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157 (5), pp.581-593. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00418-022-02079-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ronsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes encoding teleost orthologs of human haploinsufficient and monoallelically expressed genes remain in duplicate more frequently than the whole genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Picolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner A. Veitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/9028667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The piggyBac-derived protein 5 (PGBD5) transposes both the closely and the distantly related piggyBac-like elements Tcr-pble and Ifp2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tsakou-Ngouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in genome size between wild and domesticated lineages of fowls belonging to the Gallus gallus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112 (2), pp.1660-1673. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative effects of location relative to the corpus luteum and lactation on the transcriptome of the bovine oviduct epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5616-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of mRNP biogenesis reveals a dynamic landscape of the Rrp6-dependent surveillance machinery trafficking along the yeast genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.879-889. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2019.1593745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes Encoding Teleost Fish Ligands and Associated Receptors Remained in Duplicate More Frequently than the Rest of the Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.1451 - 1462. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evz078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence properties of certain GC rich avian genes, their origins and absence from genome assemblies: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-angiogenic VEGFAxxxb transcripts are not expressed in the medio-basal hypothalamus of the seasonal sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona H. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0197123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But where did the centromeres go in the chicken genome models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-018-9585-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Procedures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12575-017-0059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of transposable element annotation and their classification in the light of functional genomics - what we can learn from the fables of Jean de la Fontaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.e1256852. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2159256X.2016.1256852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariner Transposons Contain a Silencer: Possible Role of the Polycomb Repressive Complex 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), 38 p. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep landscape update of dispersed and tandem repeats in the genome model of the red jungle fowl, Gallus gallus, using a series of de novo investigating tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DensityMap: a genome viewer for illustrating the densities of features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1055-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of transposable element classification systems – a call for a fundamental update to meet the challenge of their diversity and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.90-109. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary relationships of iridoviruses and divergence of ascoviruses from invertebrate iridoviruses in the superfamily Megavirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Bideshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian A. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2014.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved genome of the model marine alga [i]Ostreococcus tauri[/i] unfolds by assessing Illumina [i]de novo[/i] assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Verhelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Yves Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridovirus IIV30 isolated from the corn earworm, Helicoverpa zea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsinda Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.43-47. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridovirus IIV-25 isolated from a blackfly larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsinda Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (5), pp.1181-1185. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-013-1918-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridovirus IIV22A, a variant of IIV22, isolated originally from a blackfly larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Yeping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.940-947. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4056/sigs.5059132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of a crustacean iridovirus, IIV31, isolated from the pill bug, [i]Armadillidium vulgare[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Yeping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (7), pp.1585-1590. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.066076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCGR2C genotyping by pyrosequencing reveals linkage disequilibrium with FCGR3A V158F and FCGR2A H131R polymorphisms in a Caucasian population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (6), pp.784-787. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.22287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of inteins in invertebrate iridoviruses and factors controlling insertion in their viral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis K. Bideshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.246-254. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposase concentration controls transposition activity: Myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arnaoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 530 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of invertebrate iridescent virus 22 isolated from a blackfly larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsinda Spears</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (9), pp.2112-2116. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.054213-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCGR2C genotyping by pyrosequencing reveals linkage disequilibrium with FCGR3A V158F and FCGR2A H131R polymorphisms in a Caucasian population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.784-787. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.22287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine El-Baidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Llauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.241-246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04492.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR3 encodes a diflavin reductase essential for Arabidopsis embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Varadarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint-Jore-Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Chabouté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187, pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogenomic analysis of the short arm of chromosome 3 reveals the history of the African and Asian progenitors of cultivated rices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.132-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evq005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green evolution and dynamic adaptations revealed by genomes of the marine picoeukaryotes Micromonas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Z Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyeok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda P Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5924), pp.268-72. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1167222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Llauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willfried Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (5), pp.754-65. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome surveys of rice, maize and sorghum reveal multiple horizontal transfers of the LTR-retrotransposon Route66 in Poaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M Fortune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (58), pp.58. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Nagasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.123. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of shared duplications between rice and wheat provide new insight into grass genome evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Throude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Jouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.056309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rice Annotation Project Database (RAP-DB): 2008 update.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baltazar A Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Nagamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (Database issue), pp.D1028-33. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of multiple horizontal transfers of the long terminal repeat retrotransposon RIRE1 within the genus Oryza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Wing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (6), pp.950-959. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03388.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary dynamics of an ancient retrotransposon family provides insights into evolution of genome size in the genus Oryza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jetty Ammiraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zuccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeisoo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.342-351. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03242.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zuccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (Database issue), pp.D66-70. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkl780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Z Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubling genome size without polyploidization: dynamics of retrotransposition-driven genomic expansions in Oryza australiensis, a wild relative of rice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Saniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (10), pp.1262-9. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.5290206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using cDNA and genomic sequences as tools to develop SNP strategies in cassava (Manihot esculenta Crantz).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Züchter / Der Z uchter; Der Züuchter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (3), pp.425-31. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1833-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profile in response to Xanthomonas axonopodis pv. manihotis infection in cassava using a cDNA microarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.393-410. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-004-7819-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New in silico insight into the synteny between rice (Oryza sativa L.) and maize (Zea mays L.) highlights reshuffling and identifies new duplications in the rice genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (3), pp.396-409. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unigene catalogue of 5700 expressed genes in cassava.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickelu Mba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (4), pp.541-54. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-004-0123-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EST resource for cassava and other species of Euphorbiaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James V Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Fregene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikelu Mba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (4), pp.527-39. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-004-5046-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synteny between Arabidopsis thaliana and rice at the genome level: a tool to identify conservation in the ongoing rice genome sequencing project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Delseny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (11), pp.2316-2328. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/30.11.2316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Jahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics for heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des ARNs spermatique dans les espèces aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Douet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées d'Animation Scientifique autour de l'Epigénétique - épiPhase 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des marques d'histone chez le poulet exposé à la chaleur pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.Journées de la recherche avicole et des palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche sur les Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des modifications post-traductionnelles des histones chez le poulet thermomanipulé durant l'embryogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution maps of the nuclear RNA surveillance components trafficking along the yeast genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposium: Transcription and Chromatin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic analysis of Nuclear Quality Control & Degradation mechanisms of Eukaryotic RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Studium : Messenger RNA therapeutics: advances and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métagénomique des mécanismes nucléaires de contrôle qualité et dégradation de l’ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métagénomique du mécanisme de discrimination entre les transcrits codants et non-codants par la machinerie de dégradation de l’ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mosrin-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un référentiel des gènes et d’éléments génétiques aviaires dont l’expression transcriptionnelle est régulée par les protéines chaperones HSP90 en réponse aux stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken repeated sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Arensburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des éléments génétiques mobiles dans les génomes d'iridovirus d'invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Bideshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès National sur les Eléments Transposables (CNET 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. 2013, XVIIIème Congrès National sur les Eléments Transposables</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Rice to Other Cereals: Comparative Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rice Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.429-479, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of the maize proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of the maize proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Gustafson, R.B. Flavell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic / Plenum, pp.123-139, 2000, Stadler Genetics Symposia Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting of non-viral intégrative vectors in the nuclear DNA sequences of eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : Demande : FR145396. 2014, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First landscape of binding to chromosomes for a domesticated mariner transposase in the human genome: diversity of genomic targets of SETMAR isoforms in two colorectal cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arnaoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Beauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Graham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dang Vu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Jahanifar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weigert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.103047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielka Zehnaker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sarti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.251.05.fr.11-2023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grandchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A. Veitia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9028667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Le Dantec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1593745" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6131-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona H. Wood" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-018-9585-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159256X.2016.1256852" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3015-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1055-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.03.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bideshi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Federici" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.12.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H405059T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsinda Spears" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-013-1918-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yeping" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.5059132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.066076-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohresser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.22287" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K. Bideshi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V049KQNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arnaoty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.08.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQRPFS41-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.054213-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Throude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jouffe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056309" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delseny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tohme" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1833-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS5V4B99-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-7819-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R28CCS1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02058.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chickelu Mba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-0123-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC7K60ZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169060v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Anderson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Fregene" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jorge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikelu Mba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5046-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4X6SCGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683130v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.11.2316" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920318v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Dantec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920331v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745634v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Bideshi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Federici" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835565v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bost" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113657v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800659v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558001v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Graham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dang Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Jahanifar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weigert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.103047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielka Zehnaker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sarti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.251.05.fr.11-2023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242115961" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chevillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-023-03745-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-022-02079-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grandchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A. Veitia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9028667" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Helou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tsakou-Ngouafo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.10.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Blum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5616-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Le Dantec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1593745" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628416v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz078" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6131-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona H. Wood" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197123" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-018-9585-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385838v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159256X.2016.1256852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3015-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1055-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.03.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bideshi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Federici" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.12.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H405059T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsinda Spears" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2013.12.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-013-1918-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yeping" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.5059132" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.066076-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohresser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.22287" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis K. Bideshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.01.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V049KQNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arnaoty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.08.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQRPFS41-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129740v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.054213-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129675v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varadarajan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Jore-Dupas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chabout&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda P Simmons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1167222" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693471v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Fortune" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-58" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Throude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Jouffe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056309" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Wing" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03388.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Ammiraju" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Song" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03242.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saniyal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.5290206" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168789v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delseny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tohme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1833-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS5V4B99-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-7819-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R28CCS1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168790v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02058.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chickelu Mba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-0123-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC7K60ZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Anderson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Fregene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jorge" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikelu Mba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5046-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4X6SCGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/30.11.2316" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759988v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734830v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920318v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Dantec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920331v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934894v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453482v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741246v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794824v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745634v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Bideshi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Federici" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835565v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bost" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113657v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carpentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558001v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>