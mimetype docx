--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -181,429 +181,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐Caste Comparison Reveals a Unique Bioenergetic Signature in Long‐Lived Ant Queens</w:t>
+                <w:t xml:space="preserve">Macrophages recycle phagocytosed bacteria to fuel immunometabolic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïly Kervella</w:t>
+                <w:t xml:space="preserve">Juliette Lesbats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bertile</w:t>
+                <w:t xml:space="preserve">Aurélia Brillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Granger‐farbos</w:t>
+                <w:t xml:space="preserve">Julie Reisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Parnika Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villette</w:t>
+                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70127. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08629-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376352v1</w:t>
+                <w:t xml:space="preserve">hal-04995082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages recycle phagocytosed bacteria to fuel immunometabolic responses</w:t>
+                <w:t xml:space="preserve">An alternative mechanism by which If1 prevents ATP hydrolysis by the ATP synthase subcomplex in S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lesbats</w:t>
+                <w:t xml:space="preserve">Orane Lerouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Brillac</w:t>
+                <w:t xml:space="preserve">Isabelle Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Reisz</w:t>
+                <w:t xml:space="preserve">Tom Louis Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parnika Mukherjee</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
+                <w:t xml:space="preserve">Marie-France Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (13), pp.3305-3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08629-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00430-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995082v1</w:t>
+                <w:t xml:space="preserve">hal-05397538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative mechanism by which If1 prevents ATP hydrolysis by the ATP synthase subcomplex in S. cerevisiae</w:t>
+                <w:t xml:space="preserve">Inter‐Caste Comparison Reveals a Unique Bioenergetic Signature in Long‐Lived Ant Queens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orane Lerouley</w:t>
+                <w:t xml:space="preserve">Maïly Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Larrieu</w:t>
+                <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Louis Ducrocq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alexandra Granger‐farbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Giraud</w:t>
+                <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (13), pp.3305-3326. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00430-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397538v1</w:t>
+                <w:t xml:space="preserve">hal-05376352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable GDP-tubulin islands rescue dynamic microtubules</w:t>
               </w:r>
@@ -851,291 +851,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purine Biosynthesis Pathways Are Required for Myogenesis in Xenopus laevis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On demand utilization of phosphoribosyl pyrophosphate by downstream anabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Duperray</w:t>
+                <w:t xml:space="preserve">Michel Moenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Hardet</w:t>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Henriet</w:t>
+                <w:t xml:space="preserve">Alexandra Granger-Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12192379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225134v1</w:t>
+                <w:t xml:space="preserve">hal-04151647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On demand utilization of phosphoribosyl pyrophosphate by downstream anabolic pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Purine Biosynthesis Pathways Are Required for Myogenesis in Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moenner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fanny Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (19), pp.2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12192379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151647v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma creatinine below limit of quantification in a patient with acute kidney injury</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rigothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dabernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivet Gazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1415,64 +1415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Dyrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Granger-Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganeko Bernardo-Seisdedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Txomin Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Metabolism Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.100722. </w:t>
@@ -1929,103 +1929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic investigation of purine nucleotide imbalance in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ceschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Almyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (6), pp.1163-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2187,719 +2187,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purine Homeostasis Is Necessary for Developmental Timing, Germline Maintenance and Muscle Integrity in Caenorhabditis elegans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dual control of NAD + synthesis by purine metabolites in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ceschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.118.301062⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.43808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346559v1</w:t>
+                <w:t xml:space="preserve">hal-02346546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual control of NAD + synthesis by purine metabolites in yeast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metabolomics and proteomics identify the toxic form and the associated cellular binding targets of the anti-proliferative drug AICAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine C Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ceschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans C Hürlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.43808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (3), pp.805-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.004964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346546v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics and proteomics identify the toxic form and the associated cellular binding targets of the anti-proliferative drug AICAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for substrate selectivity and nucleophilic substitution mechanisms in human adenine phosphoribosyltransferase catalyzed reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ozeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine C Douillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jessica Huyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 294 (3), pp.805-815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.004964⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 294 (32), pp.11980-11991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346549v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for substrate selectivity and nucleophilic substitution mechanisms in human adenine phosphoribosyltransferase catalyzed reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yeast to Study Human Purine Metabolism Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009087⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8010067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346528v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast to Study Human Purine Metabolism Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Purine Homeostasis Is Necessary for Developmental Timing, Germline Maintenance and Muscle Integrity in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Artal-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.67. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211 (4), pp.1297-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8010067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.118.301062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346566v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple chemo-genetic interactions between a toxic metabolite and the ubiquitin pathway in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans C Hürlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ceschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (6), pp.1275-1286. </w:t>
@@ -2937,77 +2937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Insights into the Forward and Reverse Enzymatic Reactions in Human Adenine Phosphoribosyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Huyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ozeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Olivier-Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AICAR Antiproliferative Properties Involve the AMPK-Independent Activation of the Tumor Suppressors LATS 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gueniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 204 (4), pp.1447-1460. </w:t>
@@ -3601,723 +3601,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of Nucleotide Homeostasis by the Antiproliferative Drug 5-Aminoimidazole-4-carboxamide-1-β-d-ribofuranoside Monophosphate (AICAR)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stable microtubule array drives fission yeast polarity reestablishment upon quiescence exit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Caspar Hürlimann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Albrecht</w:t>
+                <w:t xml:space="preserve">Damien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Violo</w:t>
+                <w:t xml:space="preserve">Fabien Courtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Dompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.656017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210 (1), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201502025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354937v1</w:t>
+                <w:t xml:space="preserve">hal-02354936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable microtubule array drives fission yeast polarity reestablishment upon quiescence exit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface diffusion of astrocytic glutamate transporters shapes synaptic transmission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Courtout</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cyaran Murphy-Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Panatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201502025⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.3901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354936v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of astrocytic glutamate transporters shapes synaptic transmission.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Serine hydroxymethyltransferase: a key player connecting purine, folate and methionine metabolism in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans C Hürlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.3901⟩</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-015-0489-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154386v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine hydroxymethyltransferase: a key player connecting purine, folate and methionine metabolism in Saccharomyces cerevisiae</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New biomarkers for early diagnosis of Lesch-Nyhan disease revealed by metabolic analysis on a large cohort of patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ceballos-Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-015-0489-7⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-014-0219-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354935v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomarkers for early diagnosis of Lesch-Nyhan disease revealed by metabolic analysis on a large cohort of patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Brassier</w:t>
+                <w:t xml:space="preserve">Disruption of Nucleotide Homeostasis by the Antiproliferative Drug 5-Aminoimidazole-4-carboxamide-1-β-d-ribofuranoside Monophosphate (AICAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ceschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+                <w:t xml:space="preserve">Hans Caspar Hürlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Ledroit</w:t>
+                <w:t xml:space="preserve">Typhaine Violo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (39), pp.23947-23959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-014-0219-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.656017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354938v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Yeast and Human 5-Aminoimidazole-4-carboxamide-1-β-d-ribofuranoside (AICAr) Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ceschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic and expression analysis of the adenosine signaling pathway members in Xenopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,64 +4541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4658,77 +4658,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maika Deffieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bhatia-Kissová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J Klionsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126 (2), pp.415-26. </w:t>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4900,64 +4900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Aminoimidazole-4-carboxamide-1-beta-D-ribofuranosyl 5'-Monophosphate (AICAR), a Highly Conserved Purine Intermediate with Multiple Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (2), pp.292-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4991,64 +4991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPX domain of the yeast low-affinity phosphate transporter Pho90 regulates transport activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Caspar Hürlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Stadler-Waibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chaigne-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sarah Dilhuydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5419,64 +5419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgi Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60(4), pp.1014-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5510,77 +5510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the yeast Myb-like protein Bas1p resulting in discrimination between promoters in vivo but notin vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daignan-Fornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (17), pp.3977-3985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5646,348 +5646,630 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel IF1 mechanism preventing ATP hydrolysis by the ATP synthase subcomplex in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orane Lerouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesly-Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop on New model systems for early land plant evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vienne, Austria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lesly-Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th New Phytologist Symposium : Colonization of the terrestrial environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bristol, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are present in streptophyte algae and early diverging land plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Morieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Breuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop on new model systems for early land plant evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional PTB phosphate transporters are associated with phosphate deficiency stress in Land plants and Charophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine P L Colbalchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,339 +6288,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford congress on plant sciences 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187736v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-04187789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6414,51 +6414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E771FC"/>
+    <w:nsid w:val="3E52B9D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6645,51 +6645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-pinson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123225531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Kervella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger&#8208;farbos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lesbats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Brillac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reisz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Mukherjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lhuissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08629-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Lerouley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Louis Ducrocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00430-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Bagdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delphin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202307074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Duperray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hardet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henriet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12192379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger-Farbos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daignan-Fornier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rigothier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dabernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Tingaud-Sequeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Gazova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109418119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marseres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Yared" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2020121753" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganeko Bernardo-Seisdedos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Txomin Cabantous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgmr.2021.100722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Albacar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyi Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calaf&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez-Malo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72391-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ceschin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Almyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-020-01101-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marsac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Olmedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artal-Sanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine C Douillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004964" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Burgevin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chesney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009087" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Albrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-018-0843-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olivier-Bandini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.02.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2018.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.192518" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Caspar H&#252;rlimann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Violo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.656017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201502025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyaran Murphy-Royal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Dupuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Varela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Panatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3901" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-015-0489-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ceballos-Picot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Le Dantec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brassier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ledroit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0219-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laporte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Labriet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.551192" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Theze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mass&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moretto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.60" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Deffieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bhatia-Kissov&#225;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.103713" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo2020292" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Stadler-Waibel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zeeman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M Freimoser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.105" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Guidicelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chaigne-Delalande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Dilhuydy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356769v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escusa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgi Camblong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05153.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.17.3977" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-pinson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123225531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lesbats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Brillac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reisz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parnika Mukherjee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lhuissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08629-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Lerouley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Louis Ducrocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00430-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Kervella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger&#8208;farbos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Bagdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delphin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202307074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moenner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saint-Marc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Granger-Farbos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daignan-Fornier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Duperray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hardet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12192379" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rigothier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dabernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Tingaud-Sequeira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Gazova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109418119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Kaminski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marseres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Yared" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Nokin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pitard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2020121753" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganeko Bernardo-Seisdedos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Txomin Cabantous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgmr.2021.100722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Albacar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyi Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calaf&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez-Malo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72391-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ceschin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Almyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-020-01101-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine C Douillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C H&#252;rlimann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ozeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Burgevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chesney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marsac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Olmedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artal-Sanz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Albrecht" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-018-0843-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olivier-Bandini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2018.02.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dompierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantesco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2018.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Proust" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine P L Colbalchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lesly-Veillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14431" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.192518" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laporte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courtout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201502025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyaran Murphy-Royal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. Dupuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Varela" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Panatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3901" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-015-0489-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ceballos-Picot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Le Dantec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brassier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ledroit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0219-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Caspar H&#252;rlimann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Violo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.656017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laporte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Labriet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.551192" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Theze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mass&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moretto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2013.60" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Deffieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bhatia-Kissov&#225;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.103713" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo2020292" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Stadler-Waibel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zeeman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M Freimoser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.105" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaline Guidicelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chaigne-Delalande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Dilhuydy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mahfouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005493" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356769v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escusa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgi Camblong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05153.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/26.17.3977" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Morieri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Breuninger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>