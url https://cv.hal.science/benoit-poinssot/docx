--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit POINSSOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Bourgogne Europe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5890-4318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-2569-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short chitooligosaccharide CO4 inhibits chitin-triggered immunity in grapevine and promotes the infection by Botrytis cinerea but not Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum proteostasis contributes to shape plant immunity: Perspectives from plant and pathogen sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Poilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.100552. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpb.2025.100552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vitis vinifera receptor VvLYK6 negatively regulates chitin-triggered immune responses and promotes fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.:1705961. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2025.1705961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: New improvements in grapevine genome editing: high efficiency biallelic homozygous knock-out from regenerated plantlets by using an optimized zCas9i (Plant Methods, (2024), 20, 1, (45), 10.1186/s13007-024-01173-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Bastiancig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01204-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New improvements in grapevine genome editing: high efficiency biallelic homozygous knock-out from regenerated plantlets by using an optimized zCas9i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Bastiancig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01173-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing vineyard sustainability: innovating a targeted chitosan-derived biocontrol solution to induce grapevine resistance against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1360254. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1360254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine LysM receptor-like kinase VvLYK5-1 recognizes chitin oligomers through its association with VvLYK1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Löffelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A Gust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1130782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Chemical and Physico-Chemical Characterization of Antifungal Industrial Chitosans—Biocontrol Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.966. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28030966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of UV Irradiation on the Chitosan Bioactivity for Biopesticide Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (13), pp.art. 4954. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28134954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’immunité de la vigne : un levier pour réduire les traitements fongicides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Kingdom Immunity: The Role of Immune Receptors and Downstream Signaling in Animal and Plant Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Zadoroznyj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.612452. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.612452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual mode of action of grape cane extracts against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gicele Sbardelotto de Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (19), pp.5512-5520. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsjafc.8b07098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;) LysM receptor kinases VvLYK1-1 and VvLYK1-2 mediate chitooligosaccharide-triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clizia Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.13017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cell wall-derived xyloglucan is a new DAMP triggering plant immunity in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08, pp.101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les infections bactériennes : le système immunitaire des plantes est aussi très efficace !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Connat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.335-339. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163204008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pathogenic or beneficial bacteria and their evasion of host immunity: pattern recognition receptors in the frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine flagellin receptor VvFLS2 differentially recognizes flagellin-derived epitopes from the endophytic growth-promoting bacterium &amp;lt;em&amp;gt;Burkholderia phytofirmans&amp;lt;/em&amp;gt; and plant pathogenic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 201 (4), pp.1371-1384. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean and casein hydrolysates induce grapevine immune responses and resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Sanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, article 716 (10 p.). </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the glutamate receptor AtGLR3.3 in plant defense signaling and resistance to Hyaloperonospora arabidopsidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (3), pp.466 - 480. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de Botrytis décrypté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumaira Rasul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Koen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of glutathione in plant signaling under biotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.210-212. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.18831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of leaf age on induced resistance in grapevine against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reference genes suitable for qRT-PCR in grapevine and application for the study of the expression of genes involved in pterostilbene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 285 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-011-0607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione deficiency of the Arabidopsis mutant pad2-1 affects oxidative stress-related events, defense gene expression and hypersensitive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vitecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelise Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (4), pp.2000-2012. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.182667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-aminobutyric acid primes a NADPH oxidase-dependent reactive oxygen species production during grapevine triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-8-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PAD2 as a y-glutamylcysteine synthetase highlights the importance of glutathione in disease resistance of Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Parisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Owsianowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Buchala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Glazebrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (1), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02938.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signaling events induced by elicitors of plant defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Garcia-Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (7), pp.711-724. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming: Getting ready for battle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Conrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold J.M. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Flors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar García-Agustín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (10), pp.1062-1071. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated signaling network involving calcium, nitric oxide, and active oxygen species but not mitogen-activated protein kinases in bcpg1-elicited grapevine defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bentejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.419-440. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new, nonpathogenic mutant of Botrytis cinerea with impaired plant colonization capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.537-550. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonspecific lipid-transfer protein genes expression in grape (vitis sp.) Cells in response to fungal elicitor treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5), pp.456-464. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.5.456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-specific lipid-transfer protein genes expression in grape (Vitis sp.) cells in response to fungal elicitor treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.456-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminarin elicits defense responses in grapevine and induces protection against botrytis cinerea and plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (12), pp.1118-1128. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.12.1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endopolygalacturonase 1 from botrytis cinerea activates grapevine defense reactions unrelated to its enzyumatic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bentejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (6), pp.553-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tolerance to Botrytis cinerea of grapevine 41B rootstock in transgenic plants expressing the stilbene synthase Vst1 gene under the control of a pathogen‐inducible PR 10 promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (358), pp.901-910. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jexbot/52.358.901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine defence mechanisms when challenged by pathogenic fungi and oomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine: From Origin to the Vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Elsevier, pp.101-195, 2024, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2024.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resveratrol from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko de Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bavaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resveratrol: Sources, Production and Health Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 565 p., 2013, 978-1-62081-997-5 ISBN-10: 162081997X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Grapevine Defense Mechanisms: Theoretical and Applied Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant defence: biological control : Chapter 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Progress in Biological Control, 978-94-007-1932-3. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1933-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine: from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indução de Resistência em Plantas a Patógenos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Fitopatologia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2012, 9788581790250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'acide 4-phénylbutyrique et/ou de l'acide 3-phénylbutyrique et/ou de l'acide 2-phénylbutyrique pour la prévention et le traitement des maladies cryptogamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2005221. Wo2021233961 - 25/11/2021. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF ALGINATES OLIGOMERS TO IMPROVE PLANT PROTECTION AGAINST PATHOGENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3837977 - 23/06/2021. WO2021123138 - 24/06/2021. 2021, pp.WO2021123138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSES POLYSACCHARIDIQUES, ET LEUR UTILISATION POUR STIMULER DES REPONSES DE DEFENSE DES PLANTES CONTRE LES MICROORGANISMES PATHOGENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3087440 - 24/04/2020. WO2020083871 - 30/04/2020. WO2020083871. 2020, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2020083871&amp;_cid=P12-L6C7WU-64036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of receptor kinases in grapevine immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leborgne-Castel N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FORTHEM Winter School “Cellular Signaling”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference on Biotechnology in FORTHEM. &amp;quot;Biotechnology in Université Bourgogne Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Biotechnology in FORTHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating a targeted chitosan-derived biocontrol solution to induce grapevine resistance against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProTech &amp; IOBC-IR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-chain chitin oligomers (CO4) inhibit immune responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stress-related signalling of endoplasmic reticulum in grapevine immunity associated to LysM receptor kinases (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitoprotect: Innovating a targeted chitosan-derived biocontrol solution to induce grapevine resistance against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecophyto Maturation, Ministère de la transition écologique et de la cohésion des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine immune receptors (PRRs) and induced resistance against diseases in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th world congress of vine and wine, technical visits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-chain chitin oligomers (CO4) inhibit immune responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProTech &amp; IOBC-IR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stress-related signalling of endoplasmic reticulum in grapevine immunity associated to LysM receptor kinases (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-phenylbutyric acid, a « Swiss knife » molecule with high potential in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity in vitro studies of plant protection products and mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bridgeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Penalva-Olcina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-R Vehniäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FORTHEM Winter School: Cellular Signaling – Dynamic processes within living cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre sur les récepteurs PRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ANR CPA PPR « Vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des solutions de biocontrôle innovantes : cibler les siRNA de Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle ANR CPA PPR « Vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Lys-M Receptor Kinases in the chitooligosaccharides-triggered immune responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération de Recherche AIB d’Auzeville-Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Endoplasmic Reticulum stress-related signaling in grapevine immunity associated with LysM Receptor Kinases (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd FORTHEM Winter School « Cellular Signaling – Dynamic processes within living cells »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new chitooligosaccharide receptor identified in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Loeffelhardt,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winkler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international symposium Plant BioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la signalisation liée au stress du réticulum endoplasmique dans l’immunité de la vigne associée aux récepteurs kinases à motifs LysM (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de récepteurs de l’immunité des plantes et étude de l’impact de biostimulants sur leur expression et la résistance induite chez des organes sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation de 1st « Cellular Signaling » Winter School of the FORTHEM Universities Alliance. Valencia, 18-19th November 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st « Cellualr Signaling » Winter School of the FORTHEM Universities Alliance. Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Lys-M Receptor Kinases in the perception of chitooligosaccharides to trigger signaling events and immune responses in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar “Plant health and sustainability of cropping systems”. University of Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la Recherche et l’Innovation dans le développement économique d’un pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au Lycée International Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Lys-M Receptor Kinases in the perception of chitooligosaccharides to trigger signaling events and immune responses in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forthem winter school : Cellular signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitoprotect: development of a chitosan-based biocontrol product against plant diseases (powdery & downy mildews)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Ecophyto Maturation Kick-Off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xyloglucans : are they new elicitors of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; immunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control (IOBC)., Oct 2017, Riva del Garda, Italy, 15-20 octobre 2017, Italy. 380 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the xyloglucans new elicitors of plant immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two lysine motif receptor-like kinases (VvLYKs) participate in chitin-triggered immunity in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clizia Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC/WPRS., Oct 2017, Riva del Garda, Italy. 380 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on éliciter l'immunité de la vigne pour améliorer sa résistance aux maladies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche du Plan National Dépérissement du Vignoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des éliciteurs, du laboratoire au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Vigne et Vin en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the role of lysin motif receptor-like kinases (LYKs) in chitin-triggered immunity in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clizia Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xyloglucans : are they new elicitors of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xyloglucans : are they new elicitors of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia (UPVD). FRA., Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of grapevine downy mildew by protein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Sanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Convegno Nazionale Società Italiana di Patologia Vegetale "Difesa delle piante per l'alimentazione e l'energia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIC : Application of PAMP Triggered Immunity in Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant «Knowledge Based Bio-Economy»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the VvFLS2 grapevine flagellin receptor by a functional genomics strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. meeting of IOBC-WPRS working group - Induced resistance in plants against insects and diseases: leaping from success in the lab to success in the field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France, 10-13 juin 2013, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs de l'immunité chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-ES Immunity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Ampelos "Trends in world vitiniculture development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment stimuler l’immunité de la vigne avec des éliciteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale Annuelle de Provynetum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Provynetum., Mar 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does leaf position influence induced resistance to grape downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of IOBC-WPRS Working Group - Induced Resistance in Plants Against Insects and Diseases : Leaping from Success in the Lab to Success in the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide-triggered plant immunity and plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranscriptomeS of Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI 2012 15 th International congress on Molecular plant-microbe interactions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. p. 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of compatible and non-compatible gray mold/grapevine interactions compared in search of resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine : from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting on Induced Resistance in Plants against Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Viçosa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products and Biocontrol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Ag International., Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based strategy to trigger grapevine immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandulaviràgzàsi meeting from grapevine to wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of fungal virulence factors in the grape/Botrytis interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri J.-P. Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of the grapevine - pathogen interactions Botrytis cinerea virulence factors and molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the early steps of Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ß-1,4 cellodextrins, ß-1,3 glucans and a-1,4 oligogalacturonides are potent elicitors of various defense-related responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des réactions de défense de la vigne et identification d'éliciteurs : l'endopolygalacturonase 1 de Botrytis cinerea, une fonction d'avirulence pour un facteur de virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Université de Bourgogne (UB), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002DIJOS030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03744354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’immunité des plantes pour améliorer la résistance induite de la vigne aux agents pathogènes. Recherche de motifs moléculaires associés aux pathogènes (Pathogen Associated Molecular Patterns) et des récepteurs associés (Pattern Recognition Receptors).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit POINSSOT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Bourgogne Europe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5890-4318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-2569-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short chitooligosaccharide CO4 inhibits chitin-triggered immunity in grapevine and promotes the infection by Botrytis cinerea but not Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vitis vinifera receptor VvLYK6 negatively regulates chitin-triggered immune responses and promotes fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.:1705961. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2025.1705961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoplasmic reticulum proteostasis contributes to shape plant immunity: Perspectives from plant and pathogen sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Poilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.100552. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpb.2025.100552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: New improvements in grapevine genome editing: high efficiency biallelic homozygous knock-out from regenerated plantlets by using an optimized zCas9i (Plant Methods, (2024), 20, 1, (45), 10.1186/s13007-024-01173-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Bastiancig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01204-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New improvements in grapevine genome editing: high efficiency biallelic homozygous knock-out from regenerated plantlets by using an optimized zCas9i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Bastiancig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01173-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing vineyard sustainability: innovating a targeted chitosan-derived biocontrol solution to induce grapevine resistance against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1360254. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1360254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of UV Irradiation on the Chitosan Bioactivity for Biopesticide Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (13), pp.art. 4954. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28134954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Chemical and Physico-Chemical Characterization of Antifungal Industrial Chitosans—Biocontrol Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.966. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28030966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine LysM receptor-like kinase VvLYK5-1 recognizes chitin oligomers through its association with VvLYK1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Löffelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A Gust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1130782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e83. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’immunité de la vigne : un levier pour réduire les traitements fongicides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Kingdom Immunity: The Role of Immune Receptors and Downstream Signaling in Animal and Plant Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Zadoroznyj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.612452. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.612452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual mode of action of grape cane extracts against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gicele Sbardelotto de Bona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (19), pp.5512-5520. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsjafc.8b07098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;) LysM receptor kinases VvLYK1-1 and VvLYK1-2 mediate chitooligosaccharide-triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clizia Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.13017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cell wall-derived xyloglucan is a new DAMP triggering plant immunity in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08, pp.101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les infections bactériennes : le système immunitaire des plantes est aussi très efficace !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Connat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.335-339. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163204008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pathogenic or beneficial bacteria and their evasion of host immunity: pattern recognition receptors in the frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean and casein hydrolysates induce grapevine immune responses and resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Sanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, article 716 (10 p.). </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine flagellin receptor VvFLS2 differentially recognizes flagellin-derived epitopes from the endophytic growth-promoting bacterium &amp;lt;em&amp;gt;Burkholderia phytofirmans&amp;lt;/em&amp;gt; and plant pathogenic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 201 (4), pp.1371-1384. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the glutamate receptor AtGLR3.3 in plant defense signaling and resistance to Hyaloperonospora arabidopsidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Manzoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (3), pp.466 - 480. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumaira Rasul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Koen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de Botrytis décrypté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of glutathione in plant signaling under biotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Signaling and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.210-212. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/psb.18831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of leaf age on induced resistance in grapevine against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reference genes suitable for qRT-PCR in grapevine and application for the study of the expression of genes involved in pterostilbene synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 285 (4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-011-0607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione deficiency of the Arabidopsis mutant pad2-1 affects oxidative stress-related events, defense gene expression and hypersensitive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vitecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelise Branciard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (4), pp.2000-2012. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.182667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-aminobutyric acid primes a NADPH oxidase-dependent reactive oxygen species production during grapevine triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-8-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new, nonpathogenic mutant of Botrytis cinerea with impaired plant colonization capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.537-550. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01682.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated signaling network involving calcium, nitric oxide, and active oxygen species but not mitogen-activated protein kinases in bcpg1-elicited grapevine defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bentejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.419-440. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PAD2 as a y-glutamylcysteine synthetase highlights the importance of glutathione in disease resistance of Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Parisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Owsianowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Buchala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Glazebrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (1), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02938.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early signaling events induced by elicitors of plant defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Garcia-Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (7), pp.711-724. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming: Getting ready for battle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Conrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold J.M. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Flors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar García-Agustín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (10), pp.1062-1071. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonspecific lipid-transfer protein genes expression in grape (vitis sp.) Cells in response to fungal elicitor treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5), pp.456-464. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.5.456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminarin elicits defense responses in grapevine and induces protection against botrytis cinerea and plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (12), pp.1118-1128. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.12.1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-specific lipid-transfer protein genes expression in grape (Vitis sp.) cells in response to fungal elicitor treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laquitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.456-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endopolygalacturonase 1 from botrytis cinerea activates grapevine defense reactions unrelated to its enzyumatic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bentejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (6), pp.553-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro tolerance to Botrytis cinerea of grapevine 41B rootstock in transgenic plants expressing the stilbene synthase Vst1 gene under the control of a pathogen‐inducible PR 10 promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (358), pp.901-910. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jexbot/52.358.901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine defence mechanisms when challenged by pathogenic fungi and oomycetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grapevine: From Origin to the Vineyard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Elsevier, pp.101-195, 2024, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2024.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resveratrol from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko de Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bavaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resveratrol: Sources, Production and Health Benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 565 p., 2013, 978-1-62081-997-5 ISBN-10: 162081997X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Grapevine Defense Mechanisms: Theoretical and Applied Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant defence: biological control : Chapter 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Progress in Biological Control, 978-94-007-1932-3. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1933-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine: from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indução de Resistência em Plantas a Patógenos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Fitopatologia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2012, 9788581790250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'acide 4-phénylbutyrique et/ou de l'acide 3-phénylbutyrique et/ou de l'acide 2-phénylbutyrique pour la prévention et le traitement des maladies cryptogamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2005221. Wo2021233961 - 25/11/2021. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF ALGINATES OLIGOMERS TO IMPROVE PLANT PROTECTION AGAINST PATHOGENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3837977 - 23/06/2021. WO2021123138 - 24/06/2021. 2021, pp.WO2021123138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPOSES POLYSACCHARIDIQUES, ET LEUR UTILISATION POUR STIMULER DES REPONSES DE DEFENSE DES PLANTES CONTRE LES MICROORGANISMES PATHOGENES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3087440 - 24/04/2020. WO2020083871 - 30/04/2020. WO2020083871. 2020, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2020083871&amp;_cid=P12-L6C7WU-64036-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of receptor kinases in grapevine immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leborgne-Castel N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FORTHEM Winter School “Cellular Signaling”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Jyvaskyla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference on Biotechnology in FORTHEM. &amp;quot;Biotechnology in Université Bourgogne Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Biotechnology in FORTHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-chain chitin oligomers (CO4) inhibit immune responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProTech &amp; IOBC-IR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating a targeted chitosan-derived biocontrol solution to induce grapevine resistance against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioProTech &amp; IOBC-IR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-chain chitin oligomers (CO4) inhibit immune responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stress-related signalling of endoplasmic reticulum in grapevine immunity associated to LysM receptor kinases (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine immune receptors (PRRs) and induced resistance against diseases in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th world congress of vine and wine, technical visits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitoprotect: Innovating a targeted chitosan-derived biocontrol solution to induce grapevine resistance against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecophyto Maturation, Ministère de la transition écologique et de la cohésion des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity in vitro studies of plant protection products and mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bridgeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Penalva-Olcina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-R Vehniäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FORTHEM Winter School: Cellular Signaling – Dynamic processes within living cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout comprendre sur les récepteurs PRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ANR CPA PPR « Vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-phenylbutyric acid, a « Swiss knife » molecule with high potential in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the stress-related signalling of endoplasmic reticulum in grapevine immunity associated to LysM receptor kinases (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la signalisation liée au stress du réticulum endoplasmique dans l’immunité de la vigne associée aux récepteurs kinases à motifs LysM (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des solutions de biocontrôle innovantes : cibler les siRNA de Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle ANR CPA PPR « Vitae »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Endoplasmic Reticulum stress-related signaling in grapevine immunity associated with LysM Receptor Kinases (VvLYKs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Marzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd FORTHEM Winter School « Cellular Signaling – Dynamic processes within living cells »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Lys-M Receptor Kinases in the chitooligosaccharides-triggered immune responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération de Recherche AIB d’Auzeville-Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis cinerea strains infecting grapevine and tomato display contrasted repertoires of accessory chromosomes, transposons and small RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Gladieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Botrytis-Sclerotinia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new chitooligosaccharide receptor identified in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Loeffelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international symposium Plant BioProtech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation de 1st « Cellular Signaling » Winter School of the FORTHEM Universities Alliance. Valencia, 18-19th November 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st « Cellualr Signaling » Winter School of the FORTHEM Universities Alliance. Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Lys-M Receptor Kinases in the perception of chitooligosaccharides to trigger signaling events and immune responses in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar “Plant health and sustainability of cropping systems”. University of Reims Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de récepteurs de l’immunité des plantes et étude de l’impact de biostimulants sur leur expression et la résistance induite chez des organes sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la Recherche et l’Innovation dans le développement économique d’un pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au Lycée International Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Lys-M Receptor Kinases in the perception of chitooligosaccharides to trigger signaling events and immune responses in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forthem winter school : Cellular signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitoprotect: development of a chitosan-based biocontrol product against plant diseases (powdery & downy mildews)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR Ecophyto Maturation Kick-Off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xyloglucans : are they new elicitors of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; immunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control (IOBC)., Oct 2017, Riva del Garda, Italy, 15-20 octobre 2017, Italy. 380 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the xyloglucans new elicitors of plant immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two lysine motif receptor-like kinases (VvLYKs) participate in chitin-triggered immunity in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clizia Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura J. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM 3.0 towards a sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOBC/WPRS., Oct 2017, Riva del Garda, Italy. 380 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on éliciter l'immunité de la vigne pour améliorer sa résistance aux maladies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche du Plan National Dépérissement du Vignoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des éliciteurs, du laboratoire au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Vigne et Vin en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the role of lysin motif receptor-like kinases (LYKs) in chitin-triggered immunity in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clizia Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xyloglucans : are they new elicitors of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xyloglucans : are they new elicitors of &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; immunity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia (UPVD). FRA., Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of grapevine downy mildew by protein hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Lachhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona M. Sanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Convegno Nazionale Società Italiana di Patologia Vegetale "Difesa delle piante per l'alimentazione e l'energia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATRIC : Application of PAMP Triggered Immunity in Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darblade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant «Knowledge Based Bio-Economy»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment stimuler l’immunité de la vigne avec des éliciteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale Annuelle de Provynetum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Provynetum., Mar 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Ampelos "Trends in world vitiniculture development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does leaf position influence induced resistance to grape downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of IOBC-WPRS Working Group - Induced Resistance in Plants Against Insects and Diseases : Leaping from Success in the Lab to Success in the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the VvFLS2 grapevine flagellin receptor by a functional genomics strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Boutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. meeting of IOBC-WPRS working group - Induced resistance in plants against insects and diseases: leaping from success in the lab to success in the field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France, 10-13 juin 2013, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs de l'immunité chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-ES Immunity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based strategy to trigger grapevine immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandulaviràgzàsi meeting from grapevine to wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Ag International., Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide-triggered plant immunity and plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranscriptomeS of Botrytis cinerea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais-Lenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI 2012 15 th International congress on Molecular plant-microbe interactions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kyoto, Japan. p. 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of compatible and non-compatible gray mold/grapevine interactions compared in search of resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine : from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting on Induced Resistance in Plants against Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Viçosa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products and Biocontrol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of fungal virulence factors in the grape/Botrytis interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri J.-P. Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of the grapevine - pathogen interactions Botrytis cinerea virulence factors and molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of the early steps of Botrytis cinerea infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Gagey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ß-1,4 cellodextrins, ß-1,3 glucans and a-1,4 oligogalacturonides are potent elicitors of various defense-related responses in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des réactions de défense de la vigne et identification d'éliciteurs : l'endopolygalacturonase 1 de Botrytis cinerea, une fonction d'avirulence pour un facteur de virulence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phytopathologie et phytopharmacie. Université de Bourgogne (UB), 2002. Français. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002DIJOS030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03744354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’immunité des plantes pour améliorer la résistance induite de la vigne aux agents pathogènes. Recherche de motifs moléculaires associés aux pathogènes (Pathogen Associated Molecular Patterns) et des récepteurs associés (Pattern Recognition Receptors).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A6C8D74"/>
+    <w:nsid w:val="DE1B91A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-poinssot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5890-4318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2569-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Poilvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2025.100552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1705961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Bastiancig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01204-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01173-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456344v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1360254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit L&#246;ffelhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A Gust" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1130782" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28134954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707015v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.612452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicele Sbardelotto de Bona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsjafc.8b07098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Davies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Balacey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01725" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Connat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12592" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Lachhab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Sanzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00716" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.18831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bordier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6KVCKSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gamm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0607-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BE10CB583E94CB8BC62BF95A125E02624EAB931/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitecek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelise Branciard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182667" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-8-1012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parisy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Owsianowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Buchala" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Glazebrook" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02938.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecourieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0711" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668724v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Conrath" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold J.M. Beckers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flors" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a-Agust&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Jakab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-1062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bentejac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0429" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Kunz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01682.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Sagot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laquitaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.5.456" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683394v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1118" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonomelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yean" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/52.358.901" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555239v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calonnec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.02.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko de Rosso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bavaresco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225296.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p5xwuv1040063210/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1933-0_13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufv.com.br/produto/1639817/inducao-de-resistencia-em-plantas-a-patogenos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737550v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darblade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne-Castel N" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070645v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054403v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Yahia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Bridgeman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Penalva-Olcina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-R Vehni&#228;inen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053843v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053890v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Loeffelhardt," TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winkler," TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Dry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332388v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585868v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605820v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Davies" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742597v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740602v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Schmitt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Masson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802371v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805458v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747643v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802578v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053142v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747592v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahad Echairi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806860v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri J.-P. Kelloniemi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-03744354v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-poinssot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5890-4318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2569-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1705961" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Poilvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2025.100552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Bastiancig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01204-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01173-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456344v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1360254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28134954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vax" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28030966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit L&#246;ffelhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A Gust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1130782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Gladieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.211" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707015v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Zadoroznyj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.612452" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gicele Sbardelotto de Bona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsjafc.8b07098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Davies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Balacey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Connat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163204008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Boutrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dorey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Lachhab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Sanzani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00716" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.18831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bordier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6KVCKSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gamm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0607-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BE10CB583E94CB8BC62BF95A125E02624EAB931/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitecek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelise Branciard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182667" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-8-1012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Kunz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01682.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bentejac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0429" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parisy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Owsianowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Buchala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Glazebrook" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02938.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecourieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0711" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Conrath" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold J.M. Beckers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Flors" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garc&#237;a-Agust&#237;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Jakab" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-1062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Sagot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laquitaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.5.456" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683394v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1118" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096764v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonomelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yean" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/52.358.901" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555239v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calonnec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.02.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko de Rosso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bavaresco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225296.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p5xwuv1040063210/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1933-0_13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufv.com.br/produto/1639817/inducao-de-resistencia-em-plantas-a-patogenos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737550v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darblade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne-Castel N" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054403v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053853v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Bridgeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Penalva-Olcina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-R Vehni&#228;inen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070055v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Francois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Yahia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317085v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053890v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Loeffelhardt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winkler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Dry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585868v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605820v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801301v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Davies" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742597v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740602v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Schmitt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahad Echairi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802578v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais-Lenaers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001401v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri J.-P. Kelloniemi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Gagey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-03744354v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DIJOS030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>