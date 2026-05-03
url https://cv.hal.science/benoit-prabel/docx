--- v0 (2026-04-03)
+++ v1 (2026-05-03)
@@ -685,274 +685,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D automatic mesh refinement X-FEM approach for fatigue crack propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Period doubling bifurcation analysis and isolated sub-harmonic resonances in an oscillator with asymmetric clearances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Piteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Gibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Jacquemoud</w:t>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.2939-2960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-019-05245-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486941v1</w:t>
+                <w:t xml:space="preserve">hal-02295420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period doubling bifurcation analysis and isolated sub-harmonic resonances in an oscillator with asymmetric clearances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Baguet</w:t>
+                <w:t xml:space="preserve">A 3D automatic mesh refinement X-FEM approach for fatigue crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Piteau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+                <w:t xml:space="preserve">Clémentine Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.2939-2960. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.21 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-019-05245-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295420v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation tracking by Harmonic Balance Method for performance tuning of nonlinear dynamical systems</w:t>
               </w:r>
@@ -2274,597 +2274,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+                <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717662v1</w:t>
+                <w:t xml:space="preserve">hal-03717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MANTA : un code HPC généraliste pour la simulation de problèmes complexes en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bluthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717664v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANTA : un code HPC généraliste pour la simulation de problèmes complexes en mécanique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation de fissure de fatigue par champ de phase avec raffinement adaptatif de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jaccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688160v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure de fatigue par champ de phase avec raffinement adaptatif de maillage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jaccon</w:t>
+                <w:t xml:space="preserve">Non-Conservative Nonlinear Modes Through Energy Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Piteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">ENOC 2022 10th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717687v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Conservative Nonlinear Modes Through Energy Resonance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Baguet</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2022 10th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235085v1</w:t>
+                <w:t xml:space="preserve">hal-03717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNC: a Cast3M module for the bifurcation analysis of nonlinear mechanical vibrations</w:t>
               </w:r>
@@ -2939,377 +2939,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions périodiques de systèmes à chocs avec couplage fluide-élastique</w:t>
+                <w:t xml:space="preserve">Bifurcation tracking and sub-harmonic isola detection in nonlinear mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Piteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM2019, 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">SURVISHNO 2019, Surveillance, Vibration Shocks and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366001v1</w:t>
+                <w:t xml:space="preserve">hal-02365992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling bifurcation tracking for the Harmonic Balance Method: application to a Duffing oscillator with asymmetric clearances</w:t>
+                <w:t xml:space="preserve">Solutions périodiques de systèmes à chocs avec couplage fluide-élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Piteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NODYCON 2019 First International Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">CFM2019, 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365970v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation tracking and sub-harmonic isola detection in nonlinear mechanical systems</w:t>
+                <w:t xml:space="preserve">Period-doubling bifurcation tracking for the Harmonic Balance Method: application to a Duffing oscillator with asymmetric clearances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURVISHNO 2019, Surveillance, Vibration Shocks and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">NODYCON 2019 First International Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365992v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage X-FEM/AMR pour la propagation de fissures élastoplastiques</w:t>
               </w:r>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5179,51 +5179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2153B676"/>
+    <w:nsid w:val="E2581EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5410,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-prabel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104667" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jaccon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jacquemoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05245-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Troll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P42F0VM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00475611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1819" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brooking" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Becerra Zuniga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yuritzinn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03887983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-prabel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104667" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jaccon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05245-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jacquemoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Troll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P42F0VM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00475611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1819" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brooking" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Becerra Zuniga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yuritzinn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03887983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>