--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2939,377 +2939,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation tracking and sub-harmonic isola detection in nonlinear mechanical systems</w:t>
+                <w:t xml:space="preserve">Solutions périodiques de systèmes à chocs avec couplage fluide-élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Piteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURVISHNO 2019, Surveillance, Vibration Shocks and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM2019, 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365992v1</w:t>
+                <w:t xml:space="preserve">hal-02366001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions périodiques de systèmes à chocs avec couplage fluide-élastique</w:t>
+                <w:t xml:space="preserve">Period-doubling bifurcation tracking for the Harmonic Balance Method: application to a Duffing oscillator with asymmetric clearances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Piteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM2019, 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">NODYCON 2019 First International Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366001v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period-doubling bifurcation tracking for the Harmonic Balance Method: application to a Duffing oscillator with asymmetric clearances</w:t>
+                <w:t xml:space="preserve">Bifurcation tracking and sub-harmonic isola detection in nonlinear mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alcorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Piteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NODYCON 2019 First International Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SURVISHNO 2019, Surveillance, Vibration Shocks and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365970v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage X-FEM/AMR pour la propagation de fissures élastoplastiques</w:t>
               </w:r>
@@ -5179,51 +5179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2581EB1"/>
+    <w:nsid w:val="07A860F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5410,51 +5410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-prabel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104667" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jaccon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05245-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jacquemoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Troll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P42F0VM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00475611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1819" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brooking" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Becerra Zuniga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yuritzinn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03887983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-prabel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alcorta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104667" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jaccon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05245-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jacquemoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihan Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Troll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.03.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452018v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P42F0VM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00475611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1819" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brooking" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04717511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Becerra Zuniga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verpeaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592709v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yuritzinn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simatos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menouillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03887983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>