--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -66,1677 +66,1746 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QPU : tour d’horizon des technologies de qubits et des acteurs clés du calcul quantique</w:t>
+                <w:t xml:space="preserve">Comprendre la machine de Turing avec Brainfuck : Turing-complétude et problème de l’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2026, 274, pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242627v1</w:t>
+                <w:t xml:space="preserve">hal-05580080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genkit Go : orchestrer des services IA en langage Go avec Google AI</w:t>
+                <w:t xml:space="preserve">À la recherche du bitstring dominant : plongée dans le concept de peaked qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hors-série n°21, pp.56-58</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427742v1</w:t>
+                <w:t xml:space="preserve">hal-05377427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du bitstring dominant : plongée dans le concept de peaked qubit</w:t>
+                <w:t xml:space="preserve">Python + WebAssembly : jouer à vos jeux Pygame dans le navigateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.54-56</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377427v1</w:t>
+                <w:t xml:space="preserve">hal-05242632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Python + WebAssembly : jouer à vos jeux Pygame dans le navigateur</w:t>
+                <w:t xml:space="preserve">QPU : tour d’horizon des technologies de qubits et des acteurs clés du calcul quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242632v1</w:t>
+                <w:t xml:space="preserve">hal-05242627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une application d’entraînement aux échecs avec PyQt6, python-chess et Stockfish</w:t>
+                <w:t xml:space="preserve">Genkit Go : orchestrer des services IA en langage Go avec Google AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.31-33</w:t>
+              <w:t xml:space="preserve">, 2025, hors-série n°21, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377426v1</w:t>
+                <w:t xml:space="preserve">hal-05427742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété énergétique : Python, C, Rust… tous les langages ne se valent pas</w:t>
+                <w:t xml:space="preserve">Construire une application d’entraînement aux échecs avec PyQt6, python-chess et Stockfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 270, pp.72-73</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144577v1</w:t>
+                <w:t xml:space="preserve">hal-05377426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IndexGT : le site web avec du FastHTML et du Tour de France dedans</w:t>
+                <w:t xml:space="preserve">Sobriété énergétique : Python, C, Rust… tous les langages ne se valent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 267, pp.44-47</w:t>
+              <w:t xml:space="preserve">, 2025, 270, pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906687v1</w:t>
+                <w:t xml:space="preserve">hal-05144577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer Whisper.cpp pour la transcription audio : un exemple concret en Rust</w:t>
+                <w:t xml:space="preserve">IndexGT : le site web avec du FastHTML et du Tour de France dedans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 269, pp.81-82</w:t>
+              <w:t xml:space="preserve">, 2025, 267, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082677v1</w:t>
+                <w:t xml:space="preserve">hal-04906687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exécuter des modèles NLP conséquents sur Raspberry Pi 400</w:t>
+                <w:t xml:space="preserve">Intégrer Whisper.cpp pour la transcription audio : un exemple concret en Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Spécial printemps 2024 - I.A. Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">, 2025, 269, pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541560v1</w:t>
+                <w:t xml:space="preserve">hal-05082677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bot Python sur X/Twitter puis Instagram en charge de poster un flux de photos</w:t>
+                <w:t xml:space="preserve">Exécuter des modèles NLP conséquents sur Raspberry Pi 400</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 265, pp.52-55</w:t>
+              <w:t xml:space="preserve">, 2024, Spécial printemps 2024 - I.A. Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691268v1</w:t>
+                <w:t xml:space="preserve">hal-04541560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst : une solution NLP viable pour le développement .Net/C#</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constance-Louise Gauriau</w:t>
+                <w:t xml:space="preserve">Un bot Python sur X/Twitter puis Instagram en charge de poster un flux de photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalyst : une solution NLP viable pour le développement .Net/C#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance-Louise Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 263, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un commun numérique au service de l’humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDGzine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique quantique et langage Rust, une rapide exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les révolutions de l'informatique quantique (hors-série 13), pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’informatique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les révolutions de l'informatique quantique (hors-série 13), pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informatique quantique : chance ou miroir aux alouettes du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LINKs series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7-8, pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'informatique quantique avec IBM Qiskit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 251, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de myQLM et son langage AQASM, la solution quantique d’Atos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 252, pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au TALN (Traitement Automatique du Langage Naturel) avec spaCy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance-Louise Gauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 244, pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyQt5 : développement d'une application de téléversement d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 246, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation quantique : comprendre l’essentiel pour écrire et exécuter ses premiers programmes avec IBM QisKit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 239, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paugam, Bruno Cousin, Camila Giorgetti, Jules Naudet, Ce que les riches pensent des pauvres, Le Seuil, 2017, 352 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.3122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03070857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte du musée Apple de Prague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technosaures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pygame : les principales notions à connaître pour développer vos jeux vidéo en Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 235, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1746,783 +1815,783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework PyQt - Développez vos interfaces graphiques en Python avec PyQt6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions ENI, 2025, Expert IT, 978-2-409-05005-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique du langage naturel avec Python - Le NLP avec spaCy et NLTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions ENI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-409-04498-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04610717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pygame - Iníciese en el desarrollo de video juegos en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions ENI, pp.265, 2023, 978-2-409-04193-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pygame - Initiez-vous au développement de jeux vidéo en Python (2e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-2-409-04498-4</w:t>
+              <w:t xml:space="preserve">, A paraître, 978-2-409-03907-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions ENI, pp.265, 2023, 978-2-409-04193-8</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rust - Développez des programmes robustes et sécurisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions ENI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-409-03528-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PyQt5 - Développez vos interfaces graphiques en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 978-2-409-03907-2</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-409-02862-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pygame - Initiez-vous au développement de jeux vidéo en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-2-409-03528-9</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2-409-02169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique quantique - de la physique quantique à la programmation quantique en Q#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-409-02862-5</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2409021688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Forestier ou la conquête de Paris-Roubaix 1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kindle Direct Publishing, 2018, 978-1721841493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmation en C# : préparation aux certifications MCSA – Examen 70-483</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085650v1</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-409-02169-5</w:t>
+              <w:t xml:space="preserve">, 2018, 978-2-409-01382-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WPF - développez des applications structurées (MVVM, XAML…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2409021688</w:t>
+              <w:t xml:space="preserve">, 2017, 978-2-409-00853-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...203 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2532,107 +2601,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-Backed Integrity for Industrial Blockchain Events: A Secure Logging Framework Using Qiskit and Ethereum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Engineering Sciences and Technologies for Industry and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2744, Springer Nature Switzerland, pp.346-351, 2026, Communications in Computer and Information Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2642,114 +2711,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de radios associatives à Lyon. Témoignages de Patrice Berger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/t7y1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2896,51 +2965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427742v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance-Louise Gauriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/traitement-automatique-du-langage-naturel-avec-python-le-nlp-avec-spacy-et-nltk-9782409044984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/pygame-initiez-vous-au-developpement-de-jeux-video-en-python-2e-edition-9782409039072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_32" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t7y1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance-Louise Gauriau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/traitement-automatique-du-langage-naturel-avec-python-le-nlp-avec-spacy-et-nltk-9782409044984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/pygame-initiez-vous-au-developpement-de-jeux-video-en-python-2e-edition-9782409039072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t7y1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>