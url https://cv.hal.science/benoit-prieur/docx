--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -169,1075 +169,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du bitstring dominant : plongée dans le concept de peaked qubit</w:t>
+                <w:t xml:space="preserve">Intégrer Whisper.cpp pour la transcription audio : un exemple concret en Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.54-56</w:t>
+              <w:t xml:space="preserve">, 2025, 269, pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377427v1</w:t>
+                <w:t xml:space="preserve">hal-05082677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Python + WebAssembly : jouer à vos jeux Pygame dans le navigateur</w:t>
+                <w:t xml:space="preserve">QPU : tour d’horizon des technologies de qubits et des acteurs clés du calcul quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242632v1</w:t>
+                <w:t xml:space="preserve">hal-05242627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QPU : tour d’horizon des technologies de qubits et des acteurs clés du calcul quantique</w:t>
+                <w:t xml:space="preserve">Genkit Go : orchestrer des services IA en langage Go avec Google AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2025, hors-série n°21, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242627v1</w:t>
+                <w:t xml:space="preserve">hal-05427742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genkit Go : orchestrer des services IA en langage Go avec Google AI</w:t>
+                <w:t xml:space="preserve">À la recherche du bitstring dominant : plongée dans le concept de peaked qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hors-série n°21, pp.56-58</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427742v1</w:t>
+                <w:t xml:space="preserve">hal-05377427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une application d’entraînement aux échecs avec PyQt6, python-chess et Stockfish</w:t>
+                <w:t xml:space="preserve">Python + WebAssembly : jouer à vos jeux Pygame dans le navigateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.31-33</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377426v1</w:t>
+                <w:t xml:space="preserve">hal-05242632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété énergétique : Python, C, Rust… tous les langages ne se valent pas</w:t>
+                <w:t xml:space="preserve">Construire une application d’entraînement aux échecs avec PyQt6, python-chess et Stockfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 270, pp.72-73</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144577v1</w:t>
+                <w:t xml:space="preserve">hal-05377426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IndexGT : le site web avec du FastHTML et du Tour de France dedans</w:t>
+                <w:t xml:space="preserve">Sobriété énergétique : Python, C, Rust… tous les langages ne se valent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 267, pp.44-47</w:t>
+              <w:t xml:space="preserve">, 2025, 270, pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906687v1</w:t>
+                <w:t xml:space="preserve">hal-05144577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer Whisper.cpp pour la transcription audio : un exemple concret en Rust</w:t>
+                <w:t xml:space="preserve">IndexGT : le site web avec du FastHTML et du Tour de France dedans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 269, pp.81-82</w:t>
+              <w:t xml:space="preserve">, 2025, 267, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082677v1</w:t>
+                <w:t xml:space="preserve">hal-04906687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un commun numérique au service de l’humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SDGzine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécuter des modèles NLP conséquents sur Raspberry Pi 400</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Spécial printemps 2024 - I.A. Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bot Python sur X/Twitter puis Instagram en charge de poster un flux de photos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 265, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst : une solution NLP viable pour le développement .Net/C#</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance-Louise Gauriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 263, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un commun numérique au service de l’humanitaire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informatique quantique : chance ou miroir aux alouettes du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDGzine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.36-39</w:t>
+              <w:t xml:space="preserve">LINKs series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7-8, pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Informatique quantique et langage Rust, une rapide exploration</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’informatique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les révolutions de l'informatique quantique (hors-série 13), pp.58-61</w:t>
+              <w:t xml:space="preserve">, 2023, Les révolutions de l'informatique quantique (hors-série 13), pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction à l’informatique quantique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique quantique et langage Rust, une rapide exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les révolutions de l'informatique quantique (hors-série 13), pp.8-12</w:t>
+              <w:t xml:space="preserve">, 2023, Les révolutions de l'informatique quantique (hors-série 13), pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04077913v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'informatique quantique avec IBM Qiskit</w:t>
               </w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au TALN (Traitement Automatique du Langage Naturel) avec spaCy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance-Louise Gauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1506,174 +1506,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Paugam, Bruno Cousin, Camila Giorgetti, Jules Naudet, Ce que les riches pensent des pauvres, Le Seuil, 2017, 352 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Programmation quantique : comprendre l’essentiel pour écrire et exécuter ses premiers programmes avec IBM QisKit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 239, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085667v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03070857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte du musée Apple de Prague</w:t>
               </w:r>
@@ -2231,169 +2231,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informatique quantique - de la physique quantique à la programmation quantique en Q#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions ENI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2409021688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pygame - Initiez-vous au développement de jeux vidéo en Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions ENI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-409-02169-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085645v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03085634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Forestier ou la conquête de Paris-Roubaix 1955</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377426v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance-Louise Gauriau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/traitement-automatique-du-langage-naturel-avec-python-le-nlp-avec-spacy-et-nltk-9782409044984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/pygame-initiez-vous-au-developpement-de-jeux-video-en-python-2e-edition-9782409039072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t7y1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance-Louise Gauriau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/traitement-automatique-du-langage-naturel-avec-python-le-nlp-avec-spacy-et-nltk-9782409044984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/pygame-initiez-vous-au-developpement-de-jeux-video-en-python-2e-edition-9782409039072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t7y1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>