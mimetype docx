--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -238,303 +238,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QPU : tour d’horizon des technologies de qubits et des acteurs clés du calcul quantique</w:t>
+                <w:t xml:space="preserve">À la recherche du bitstring dominant : plongée dans le concept de peaked qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.16-19</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242627v1</w:t>
+                <w:t xml:space="preserve">hal-05377427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genkit Go : orchestrer des services IA en langage Go avec Google AI</w:t>
+                <w:t xml:space="preserve">Python + WebAssembly : jouer à vos jeux Pygame dans le navigateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, hors-série n°21, pp.56-58</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427742v1</w:t>
+                <w:t xml:space="preserve">hal-05242632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du bitstring dominant : plongée dans le concept de peaked qubit</w:t>
+                <w:t xml:space="preserve">QPU : tour d’horizon des technologies de qubits et des acteurs clés du calcul quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.54-56</w:t>
+              <w:t xml:space="preserve">, 2025, 272, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377427v1</w:t>
+                <w:t xml:space="preserve">hal-05242627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Python + WebAssembly : jouer à vos jeux Pygame dans le navigateur</w:t>
+                <w:t xml:space="preserve">Genkit Go : orchestrer des services IA en langage Go avec Google AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 272, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2025, hors-série n°21, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242632v1</w:t>
+                <w:t xml:space="preserve">hal-05427742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une application d’entraînement aux échecs avec PyQt6, python-chess et Stockfish</w:t>
               </w:r>
@@ -1506,174 +1506,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programmation quantique : comprendre l’essentiel pour écrire et exécuter ses premiers programmes avec IBM QisKit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Paugam, Bruno Cousin, Camila Giorgetti, Jules Naudet, Ce que les riches pensent des pauvres, Le Seuil, 2017, 352 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.3122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03070857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03085667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte du musée Apple de Prague</w:t>
               </w:r>
@@ -2575,51 +2575,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2664,161 +2664,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-13855-2_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dustan: From Law to Literature, a Reconfiguration of Normativity Through Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistic Freedom and Author Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Springer Nature Switzerland, pp.81-95, 2026, Living Signs of Law, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-23550-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de radios associatives à Lyon. Témoignages de Patrice Berger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/t7y1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2965,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance-Louise Gauriau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/traitement-automatique-du-langage-naturel-avec-python-le-nlp-avec-spacy-et-nltk-9782409044984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/pygame-initiez-vous-au-developpement-de-jeux-video-en-python-2e-edition-9782409039072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t7y1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance-Louise Gauriau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/traitement-automatique-du-langage-naturel-avec-python-le-nlp-avec-spacy-et-nltk-9782409044984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/livre/pygame-initiez-vous-au-developpement-de-jeux-video-en-python-2e-edition-9782409039072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eni.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13855-2_32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23550-3_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t7y1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>