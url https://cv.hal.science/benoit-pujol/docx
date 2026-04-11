--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial autocorrelation and host anemone species drive variation in local components of fitness in a wild clownfish population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey P Jones</w:t>
+                <w:t xml:space="preserve">Experimental evidence for short term directional selection of epigenetic trait variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Latutrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelia Luviano-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésaëlle Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.e7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.493⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5, pp.e118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777386v2</w:t>
+                <w:t xml:space="preserve">hal-05375991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for short term directional selection of epigenetic trait variation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jésaëlle Piquet</w:t>
+                <w:t xml:space="preserve">Spatial autocorrelation and host anemone species drive variation in local components of fitness in a wild clownfish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L Berumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey P Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, pp.e118. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375991v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of epigenetic variation contribute to resistance against the human parasite Schistosoma mansoni</w:t>
               </w:r>
@@ -982,459 +982,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank change and growth within social hierarchies of the orange clownfish, Amphiprion percula</w:t>
+                <w:t xml:space="preserve">High outcrossing rates in a self‐compatible and highly aggregated host‐generalist mistletoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L M Fitzgerald</w:t>
+                <w:t xml:space="preserve">Manru Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H B Harrison</w:t>
+                <w:t xml:space="preserve">Yi Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D J Coker</w:t>
+                <w:t xml:space="preserve">Xuanni Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sáenz-Agudelo</w:t>
+                <w:t xml:space="preserve">Zhanxia Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Srinivasan</w:t>
+                <w:t xml:space="preserve">Yahuang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (10), pp.128. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (24), pp.6489-6504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04117-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018289v1</w:t>
+                <w:t xml:space="preserve">hal-04028141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐reproducible signals of adaptation to elevation between open and understorey microhabitats in snapdragon plants</w:t>
+                <w:t xml:space="preserve">Rank change and growth within social hierarchies of the orange clownfish, Amphiprion percula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+                <w:t xml:space="preserve">L M Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+                <w:t xml:space="preserve">H B Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">D J Coker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Illes</w:t>
+                <w:t xml:space="preserve">P Sáenz-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13973⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (10), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538759v1</w:t>
+                <w:t xml:space="preserve">hal-04018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High outcrossing rates in a self‐compatible and highly aggregated host‐generalist mistletoe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non‐reproducible signals of adaptation to elevation between open and understorey microhabitats in snapdragon plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Sui</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuanni Wang</w:t>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanxia Ma</w:t>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahuang Luo</w:t>
+                <w:t xml:space="preserve">Morgane Illes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (24), pp.6489-6504. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028141v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural selection fluctuates at an extremely fine spatial scale inside a wild population of snapdragon plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,90 +1775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence of direct contribution of adult plant stages to climate adaptation in snapdragon plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierick Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1922,64 +1922,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation underlies the plastic response to shade of snapdragon plants ( Antirrhinum majus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,870 +2037,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Kalchhauser et al.: Inherited Gene Regulation Is not Enough to Understand Nongenetic Inheritance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic response to light versus shade associated with DNA methylation changes in Snapdragon plants (Antirrhinum majus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pim Edelaar</w:t>
+                <w:t xml:space="preserve">Nelia Luviano Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Bonduriansky</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Latutrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.03.002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12020227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414513v1</w:t>
+                <w:t xml:space="preserve">hal-03132536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic response to light versus shade associated with DNA methylation changes in Snapdragon plants (Antirrhinum majus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+                <w:t xml:space="preserve">Response to Kalchhauser et al.: Inherited Gene Regulation Is not Enough to Understand Nongenetic Inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Edelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Bonduriansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano Aparicio</w:t>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.227. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.475-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12020227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132536v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedigree‐free quantitative genetic approach provides evidence for heritability of movement tactics in wild roe deer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13594⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (8), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622271v1</w:t>
+                <w:t xml:space="preserve">hal-03020092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+                <w:t xml:space="preserve">Potential adaptive divergence between subspecies and populations of snapdragon plants inferred from QST–FST comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Mylène Lascoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (16), pp.3010-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020092v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential adaptive divergence between subspecies and populations of snapdragon plants inferred from QST–FST comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Strong habitat and weak genetic effects shape the lifetime reproductive success in a wild clownfish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn R. Almany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Lascoste</w:t>
+                <w:t xml:space="preserve">Michael L. Berumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15546⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028974v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong habitat and weak genetic effects shape the lifetime reproductive success in a wild clownfish population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn R. Almany</w:t>
+                <w:t xml:space="preserve">Pedigree‐free quantitative genetic approach provides evidence for heritability of movement tactics in wild roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael L. Berumen</w:t>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey P. Jones</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.265-273. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020148v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic variation for agronomic improvement: an opportunity for vegetatively propagated crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,64 +2973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3081,90 +3081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Global DNA Methylation Changes Associated with Plasticity in Seven Highly Inbred Lines of Snapdragon Plants (Antirrhinum majus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3215,51 +3215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetically facilitated mutational assimilation: epigenetics as a hub within the inclusive evolutionary synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pocheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,77 +3475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Winney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,64 +3752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3860,77 +3860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,77 +4141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain landscape connectivity and subspecies appurtenance shape genetic differentiation in natural plant populations of the snapdragon ( Antirrhinum majus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lascoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (2), pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Allen Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R Almany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L Berumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (46), pp.13245-13250. </w:t>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4738,51 +4738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Genetic Signature of Senescence in a Short-Lived Perennial Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John r. Pannell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mesoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4957,326 +4957,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Double Pedigree: A Method for Studying Culturally and Genetically Inherited Behavior in Tandem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0061254⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.851858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349522v1</w:t>
+                <w:t xml:space="preserve">hal-02349463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
+                <w:t xml:space="preserve">A practical guide to quantifying the effect of genes underlying adaptation in a mixed genomics and evolutionary ecology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pujol</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.195-196. </w:t>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.851858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.799045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349463v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical guide to quantifying the effect of genes underlying adaptation in a mixed genomics and evolutionary ecology approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Double Pedigree: A Method for Studying Culturally and Genetically Inherited Behavior in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
+                <w:t xml:space="preserve">Richard Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.197-204. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e61254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.799045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0061254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349427v1</w:t>
+                <w:t xml:space="preserve">hal-02349522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic links among individuals: from genealogies to molecular markers</w:t>
               </w:r>
@@ -5656,51 +5656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond DNA: integrating inclusive inheritance into an extended theory of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,264 +7660,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Elias</w:t>
+                <w:t xml:space="preserve">Agriculture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Caroline Prévot-Juillard; Virginie Maris; Karine Alain; Yildiz Aumeeruddy-Thomas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Biodiversités : Nouveaux regards sur le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche Midi, pp.122-137, 2010, 978-2-7491-1862-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480341v1</w:t>
+                <w:t xml:space="preserve">hal-00556251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et biodiversité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités : Nouveaux regards sur le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cherche Midi, pp.122-137, 2010, 978-2-7491-1862-8</w:t>
+              <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556251v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8597,51 +8597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sa&#235;lle Piquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.583" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14281.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Fitzgerald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Harrison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Coker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;enz-Agudelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Srinivasan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04117-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03538759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Illes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13973" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delai Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marcionetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101634118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1857833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bonduriansky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lascoste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15546" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Almany" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Berumen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100082" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AJB2.1357" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Thomson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Winney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0197720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mockford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EVL3.6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1310056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01417471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C. Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Allen Maynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R Almany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1611797113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2015.00057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160;r. Pannell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2014.02.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mesoudi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Fogarty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13752-013-0091-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0061254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.851858" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349427v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.809316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Male" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-011-9478-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NRG3028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2010.516027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2008.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57L8LR1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Pannell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E. Dorken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Berjano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523360" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaelle Piquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mathieu-Ernande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sa&#235;lle Piquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14281.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Fitzgerald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Harrison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Coker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;enz-Agudelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Srinivasan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04117-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03538759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Illes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delai Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marcionetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101634118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1857833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bonduriansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lascoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Almany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Berumen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AJB2.1357" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Thomson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Winney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0197720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mockford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EVL3.6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1310056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01417471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C. Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Allen Maynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R Almany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1611797113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2015.00057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160;r. Pannell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2014.02.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mesoudi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Fogarty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13752-013-0091-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.851858" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0061254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.809316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Male" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-011-9478-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NRG3028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2010.516027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2008.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57L8LR1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Pannell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E. Dorken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Berjano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523360" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaelle Piquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mathieu-Ernande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>