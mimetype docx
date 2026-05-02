--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -982,429 +982,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High outcrossing rates in a self‐compatible and highly aggregated host‐generalist mistletoe</w:t>
+                <w:t xml:space="preserve">Rank change and growth within social hierarchies of the orange clownfish, Amphiprion percula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manru Li</w:t>
+                <w:t xml:space="preserve">L M Fitzgerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Sui</w:t>
+                <w:t xml:space="preserve">H B Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuanni Wang</w:t>
+                <w:t xml:space="preserve">D J Coker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanxia Ma</w:t>
+                <w:t xml:space="preserve">P Sáenz-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahuang Luo</w:t>
+                <w:t xml:space="preserve">M Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (24), pp.6489-6504. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (10), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028141v1</w:t>
+                <w:t xml:space="preserve">hal-04018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank change and growth within social hierarchies of the orange clownfish, Amphiprion percula</w:t>
+                <w:t xml:space="preserve">Non‐reproducible signals of adaptation to elevation between open and understorey microhabitats in snapdragon plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L M Fitzgerald</w:t>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H B Harrison</w:t>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D J Coker</w:t>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sáenz-Agudelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Srinivasan</w:t>
+                <w:t xml:space="preserve">Morgane Illes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04117-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018289v1</w:t>
+                <w:t xml:space="preserve">hal-03538759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐reproducible signals of adaptation to elevation between open and understorey microhabitats in snapdragon plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High outcrossing rates in a self‐compatible and highly aggregated host‐generalist mistletoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manru Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+                <w:t xml:space="preserve">Yi Sui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+                <w:t xml:space="preserve">Xuanni Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Zhanxia Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Illes</w:t>
+                <w:t xml:space="preserve">Yahuang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (24), pp.6489-6504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538759v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural selection fluctuates at an extremely fine spatial scale inside a wild population of snapdragon plants</w:t>
               </w:r>
@@ -1769,295 +1769,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of direct contribution of adult plant stages to climate adaptation in snapdragon plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Genetic variation underlies the plastic response to shade of snapdragon plants ( Antirrhinum majus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1980434⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1857833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367014v1</w:t>
+                <w:t xml:space="preserve">hal-03121294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation underlies the plastic response to shade of snapdragon plants ( Antirrhinum majus L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">No evidence of direct contribution of adult plant stages to climate adaptation in snapdragon plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Latutrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1857833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1980434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121294v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic response to light versus shade associated with DNA methylation changes in Snapdragon plants (Antirrhinum majus)</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.227. </w:t>
@@ -2301,563 +2301,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pedigree‐free quantitative genetic approach provides evidence for heritability of movement tactics in wild roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020092v2</w:t>
+                <w:t xml:space="preserve">hal-02622271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential adaptive divergence between subspecies and populations of snapdragon plants inferred from QST–FST comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Lascoste</w:t>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15546⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (8), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028974v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong habitat and weak genetic effects shape the lifetime reproductive success in a wild clownfish population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn R. Almany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L. Berumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (2), pp.265-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedigree‐free quantitative genetic approach provides evidence for heritability of movement tactics in wild roe deer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Potential adaptive divergence between subspecies and populations of snapdragon plants inferred from QST–FST comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+                <w:t xml:space="preserve">Mylène Lascoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (16), pp.3010-3021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622271v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic variation for agronomic improvement: an opportunity for vegetatively propagated crops</w:t>
               </w:r>
@@ -2973,64 +2973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3094,77 +3094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Global DNA Methylation Changes Associated with Plasticity in Seven Highly Inbred Lines of Snapdragon Plants (Antirrhinum majus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3475,77 +3475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Winney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,77 +3860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raimondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,77 +4141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain landscape connectivity and subspecies appurtenance shape genetic differentiation in natural plant populations of the snapdragon ( Antirrhinum majus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lascoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (2), pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4823,460 +4823,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Non-genetic Inheritance Just a Proximate Mechanism? A Corroboration of the Extended Evolutionary Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Double Pedigree: A Method for Studying Culturally and Genetically Inherited Behavior in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Mesoudi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S13752-013-0091-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e61254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0061254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349541v1</w:t>
+                <w:t xml:space="preserve">hal-02349522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (3-4), pp.195-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12538078.2013.851858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical guide to quantifying the effect of genes underlying adaptation in a mixed genomics and evolutionary ecology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (3-4), pp.197-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12538078.2013.799045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Double Pedigree: A Method for Studying Culturally and Genetically Inherited Behavior in Tandem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pujol</w:t>
+                <w:t xml:space="preserve">Is Non-genetic Inheritance Just a Proximate Mechanism? A Corroboration of the Extended Evolutionary Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mesoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wagner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurel Fogarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (5), pp.e61254. </w:t>
+              <w:t xml:space="preserve">Biological Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.189-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0061254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S13752-013-0091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349522v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic links among individuals: from genealogies to molecular markers</w:t>
               </w:r>
@@ -5643,90 +5643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond DNA: integrating inclusive inheritance into an extended theory of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mesoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6095,290 +6095,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Variation and Transitions between Sexual Systems in Mercurialis annua (Euphorbiaceae)</w:t>
+                <w:t xml:space="preserve">Domestication and defence: Foliar tannins and C/N ratios in cassava and a close wild relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Pannell</w:t>
+                <w:t xml:space="preserve">Laurence Mondolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel E. Dorken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pujol</w:t>
+                <w:t xml:space="preserve">Amandine Marlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Berjano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gargadennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/523360⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (2), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ACTAO.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349798v1</w:t>
+                <w:t xml:space="preserve">hal-02349791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication and defence: Foliar tannins and C/N ratios in cassava and a close wild relative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Variation and Transitions between Sexual Systems in Mercurialis annua (Euphorbiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Barbeau</w:t>
+                <w:t xml:space="preserve">John R Pannell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gargadennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel E. Dorken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Berjano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ACTAO.2008.05.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Major Evolutionary Transitions in Flowering Plant Reproduction, 169 (1), pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/523360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02349791v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthesis and Leaf Structure in Domesticated Cassava (Euphorbiaceae) and a Close Wild Relative: Have Leaf Photosynthetic Parameters Evolved Under Domestication?</w:t>
               </w:r>
@@ -7660,264 +7660,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et biodiversité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités : Nouveaux regards sur le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cherche Midi, pp.122-137, 2010, 978-2-7491-1862-8</w:t>
+              <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556251v1</w:t>
+                <w:t xml:space="preserve">hal-02480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Elias</w:t>
+                <w:t xml:space="preserve">Agriculture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Caroline Prévot-Juillard; Virginie Maris; Karine Alain; Yildiz Aumeeruddy-Thomas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Biodiversités : Nouveaux regards sur le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche Midi, pp.122-137, 2010, 978-2-7491-1862-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480341v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8597,51 +8597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sa&#235;lle Piquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14281.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Fitzgerald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Harrison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Coker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;enz-Agudelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Srinivasan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04117-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03538759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Illes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delai Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marcionetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101634118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1857833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bonduriansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lascoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15546" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Almany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Berumen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AJB2.1357" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Thomson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Winney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0197720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mockford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EVL3.6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1310056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01417471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C. Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Allen Maynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R Almany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1611797113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2015.00057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160;r. Pannell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2014.02.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mesoudi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Fogarty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13752-013-0091-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.851858" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0061254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.809316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Male" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-011-9478-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NRG3028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2010.516027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2008.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57L8LR1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Pannell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E. Dorken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Berjano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523360" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaelle Piquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mathieu-Ernande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sa&#235;lle Piquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14281.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Fitzgerald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Harrison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Coker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;enz-Agudelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Srinivasan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04117-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03538759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Illes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13973" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delai Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marcionetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101634118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1857833" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bonduriansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Almany" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Berumen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lascoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15546" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AJB2.1357" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Thomson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Winney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0197720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mockford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EVL3.6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1310056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01417471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C. Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Allen Maynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R Almany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1611797113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2015.00057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160;r. Pannell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2014.02.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0061254" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.851858" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mesoudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Fogarty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13752-013-0091-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.809316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Male" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-011-9478-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NRG3028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2010.516027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2008.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57L8LR1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Pannell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E. Dorken" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Berjano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523360" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaelle Piquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mathieu-Ernande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>