--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1769,295 +1769,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation underlies the plastic response to shade of snapdragon plants ( Antirrhinum majus L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+                <w:t xml:space="preserve">No evidence of direct contribution of adult plant stages to climate adaptation in snapdragon plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Latutrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1857833⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1980434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121294v1</w:t>
+                <w:t xml:space="preserve">hal-03367014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of direct contribution of adult plant stages to climate adaptation in snapdragon plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+                <w:t xml:space="preserve">Genetic variation underlies the plastic response to shade of snapdragon plants ( Antirrhinum majus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1980434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1857833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367014v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic response to light versus shade associated with DNA methylation changes in Snapdragon plants (Antirrhinum majus)</w:t>
               </w:r>
@@ -2435,931 +2435,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential adaptive divergence between subspecies and populations of snapdragon plants inferred from QST–FST comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Mylène Lascoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (16), pp.3010-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020092v2</w:t>
+                <w:t xml:space="preserve">hal-03028974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong habitat and weak genetic effects shape the lifetime reproductive success in a wild clownfish population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn R. Almany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Berumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Saenz-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (2), pp.265-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential adaptive divergence between subspecies and populations of snapdragon plants inferred from QST–FST comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Intraspecific difference among herbivore lineages and their host-plant specialization drive the strength of trophic cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Lascoste</w:t>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (16), pp.3010-3021. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (8), pp.1242-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028974v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic variation for agronomic improvement: an opportunity for vegetatively propagated crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Global DNA Methylation Changes Associated with Plasticity in Seven Highly Inbred Lines of Snapdragon Plants (Antirrhinum majus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/AJB2.1357⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10040256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349648v1</w:t>
+                <w:t xml:space="preserve">hal-02132966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel Merlet</w:t>
+                <w:t xml:space="preserve">Epigenetically facilitated mutational assimilation: epigenetics as a hub within the inclusive evolutionary synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Pemberton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (1), pp.259-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349032v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Global DNA Methylation Changes Associated with Plasticity in Seven Highly Inbred Lines of Snapdragon Plants (Antirrhinum majus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic variation for agronomic improvement: an opportunity for vegetatively propagated crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Latutrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (10), pp.1281-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/AJB2.1357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes10040256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02132966v1</w:t>
+                <w:t xml:space="preserve">hal-02349648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetically facilitated mutational assimilation: epigenetics as a hub within the inclusive evolutionary synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+                <w:t xml:space="preserve">RAD‐sequencing for estimating genomic relatedness matrix‐based heritability in the wild: A case study in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pujol</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Pemberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (1), pp.259-282. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.1205-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007472v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental variations mediate duckweed (Lemna minor L.) sensitivity to copper exposure through phenotypic plasticity</w:t>
               </w:r>
@@ -3475,77 +3475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different phenotypic plastic responses to predators observed among aphid lineages specialized on different host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Winney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3720,295 +3720,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Missing Response to Selection in the Wild</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Pauline Raimondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161757v1</w:t>
+                <w:t xml:space="preserve">hal-01887396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution without standing genetic variation: change in transgenerational plastic response under persistent predation pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Raimondeau</w:t>
+                <w:t xml:space="preserve">The Missing Response to Selection in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Espinasse</w:t>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (3), pp.266-281. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0108-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887396v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconscious selection drove seed enlargement in vegetable crops</w:t>
               </w:r>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lascoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (2), pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4507,239 +4507,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiving Primary Data: Solutions for Long-Term Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genes and quantitative genetic variation involved with senescence in cells, organs, and the whole plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TREE.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FGENE.2015.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349353v1</w:t>
+                <w:t xml:space="preserve">hal-02349333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes and quantitative genetic variation involved with senescence in cells, organs, and the whole plant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archiving Primary Data: Solutions for Long-Term Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (10), pp.581-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/FGENE.2015.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.TREE.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349333v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Genetic Signature of Senescence in a Short-Lived Perennial Plant</w:t>
               </w:r>
@@ -4927,265 +4927,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A practical guide to quantifying the effect of genes underlying adaptation in a mixed genomics and evolutionary ecology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pujol</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.195-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.851858⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.799045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349463v1</w:t>
+                <w:t xml:space="preserve">hal-02349427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical guide to quantifying the effect of genes underlying adaptation in a mixed genomics and evolutionary ecology approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.197-204. </w:t>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.195-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.799045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.851858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349427v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Non-genetic Inheritance Just a Proximate Mechanism? A Corroboration of the Extended Evolutionary Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mesoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,278 +5771,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary ecology of clonally propagated domesticated plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symptoms of population range expansion: lessons from phenotypic and genetic differentiation in hexaploid Mercurialis annua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Duputié</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren J Obbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pannell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1469-8137.2010.03210.X⟩</w:t>
+              <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17550874.2010.516027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349704v1</w:t>
+                <w:t xml:space="preserve">hal-02349699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptoms of population range expansion: lessons from phenotypic and genetic differentiation in hexaploid Mercurialis annua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolutionary ecology of clonally propagated domesticated plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Pannell</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (2), pp.103-108. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (2), pp.318-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17550874.2010.516027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1469-8137.2010.03210.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349699v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradoxical spread of a new Y chromosome – a novel explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pannell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7660,264 +7660,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Elias</w:t>
+                <w:t xml:space="preserve">Agriculture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Caroline Prévot-Juillard; Virginie Maris; Karine Alain; Yildiz Aumeeruddy-Thomas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Biodiversités : Nouveaux regards sur le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche Midi, pp.122-137, 2010, 978-2-7491-1862-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480341v1</w:t>
+                <w:t xml:space="preserve">hal-00556251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et biodiversité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
+                <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités : Nouveaux regards sur le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cherche Midi, pp.122-137, 2010, 978-2-7491-1862-8</w:t>
+              <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556251v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8597,51 +8597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sa&#235;lle Piquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14281.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Fitzgerald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Harrison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Coker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;enz-Agudelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Srinivasan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04117-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03538759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Illes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13973" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delai Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marcionetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101634118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1857833" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bonduriansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Almany" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Berumen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lascoste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15546" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AJB2.1357" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Thomson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Winney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0197720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mockford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EVL3.6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1310056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01417471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C. Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Allen Maynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R Almany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1611797113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2015.00057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160;r. Pannell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2014.02.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0061254" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.851858" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mesoudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Fogarty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13752-013-0091-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.809316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Male" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-011-9478-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NRG3028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2010.516027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2008.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57L8LR1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Pannell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E. Dorken" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Berjano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523360" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaelle Piquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mathieu-Ernande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Latutrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sa&#235;lle Piquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14281.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Pilon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goiran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Fitzgerald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Harrison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Coker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;enz-Agudelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Srinivasan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04117-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03538759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Illes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13973" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14359" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delai Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marcionetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101634118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1980434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Blot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1857833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Edelaar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bonduriansky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Merlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13594" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lascoste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15546" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R. Almany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Berumen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Jones" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Saenz-Agudelo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100082" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020092v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dardenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13528" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02132966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040256" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AJB2.1357" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pemberton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45220-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Thomson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Winney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0197720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raimondeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0108-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis H Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bennett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mockford" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/EVL3.6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1310056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01417471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C. Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Allen Maynard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn R Almany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1611797113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349333v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FGENE.2015.00057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#160;r. Pannell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CUB.2014.02.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0061254" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799045" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.851858" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mesoudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Fogarty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13752-013-0091-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.809316" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349568v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Male" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12686-011-9478-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Champagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NRG3028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pannell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2010.516027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2008.09.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57L8LR1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Pannell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E. Dorken" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Berjano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/523360" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesaelle Piquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mathieu-Ernande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>