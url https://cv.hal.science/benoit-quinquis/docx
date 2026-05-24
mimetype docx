--- v0 (2026-04-18)
+++ v1 (2026-05-24)
@@ -325,786 +325,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Témoignage : comment mes crayons ont (presque) déclaré forfait face au virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tintin au Congo, une caricature doublement désancrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">EIRIS</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand &amp;quot;Objectif Nul&amp;quot; s’inspirait de &amp;quot;L’Odyssée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus en Amérique (1946) : du rejet de l’homme nouveau à la gestation du &amp;quot;Premier Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Camusiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pontons, prisons flottantes en rade de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les pontons, prisons flottantes en rade de Brest</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le football américain et le badminton à Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le football américain et le badminton à Brest</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passerelle du Merle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La passerelle du Merle Blanc</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiser inventeur et écologiste : entre humour et recherches scientifique appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ridiculosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.57-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tikhomirova, d'un bout du monde à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.57-78</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouessant TSF, première station maritime française de TSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elena Tikhomirova, d'un bout du monde à l'autre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De New York à Brest : James Reese Europe, pionnier du jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Iroise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312551v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04312575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vache qui rit vue par Raymond Calbuth ou le sacre d'une icône populaire</w:t>
               </w:r>
@@ -1358,1384 +1358,1955 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tous les autistes ne comptent pas les cure-dents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine du cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de la bande dessinée francophone de Töpffer à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Châteaulin - UTL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de la bande dessinée francophone de Töpffer à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaf' Konf'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaj Kafé, Jun 2026, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de la bande dessinée francophone de Töpffer à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Renan - UTL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert Camus in America (1946) : from rejection of &amp;quot;new man&amp;quot; to creation of &amp;quot;Le premier homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Sea-EU Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légende(s) de Brest : le vrai du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous du mercredi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légende(s) de Brest : le vrai du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous du mercredi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence des espaces maritimes chez Albert Camus : l’héritage des Grecs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Écritures et représentations des espaces maritimes, insulaires et portuaires », UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Goscinny face à mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René Goscinny face à mai 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie de quartier de Lambézellec, 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sauvage urbain dans Le Premier homme d’Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le sauvage urbain : percevoir, penser et vivre avec la nature en ville », site de Perpignan Méditerranée Métropole, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Objectif Nul s’inspire de l’Odyssée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand Objectif Nul s’inspire de l’Odyssée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d'Albert Camus en Amérique du Nord en 1946 : du rejet de l'homme nouveau à la gestation du Premier homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage d'Albert Camus en Amérique du Nord en 1946</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lenéru, Brestoise et visionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie Lenéru, Brestoise et visionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, café B.H.V., 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la Grèce classique n’a-t-elle pas inventé la notion d’animal nuisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi la Grèce classique n’a-t-elle pas inventé la notion d’animal nuisible ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) sens à l’imperium chez Suétone ? Le contre-exemple de Suétone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’empire, figure(s) du pouvoir, discours, représentations et usages », faculté de droit et de science politique de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, café B.H.V., 2018, Brest, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux variations humoristiques de la figure d’Êve : Gai-Luron en slip de Gotlib et La Bible selon le Chat de Geluck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Femmes de la Bible III », UBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle belle sorcière pour quel jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Générations sorcières ! », Université de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayon du mystère ou Hergé humaniste du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur le thème de la machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapiteau d'hiver, 2017, Le Relecq-Kerhuon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Chapiteau d'hiver, 2017, Le Relecq-Kerhuon, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des mots dans la Rubrique-à-brac et La Bible selon le Chat : comment Gotlib et Geluck brouillent les pistes du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le choix des mots dans la Rubrique-à-brac et La Bible selon le Chat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le choix des mots dans la Rubrique-à-brac et La Bible selon le Chat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plato’s forms, or learning as retrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude “Forms”, UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Journée d’étude “Forms”, UBO</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les malentendus entre un caricaturiste et son public à l’heure des réseaux sociaux : un saltimbanque de l’image témoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ancrage et désancrage contextuel de la caricature », UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret de la Licorne d’Hergé : l’album qui demande pardon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Violence, réconciliation et pardon, représentation des génocides et massacres », UBO, Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintin au Congo : une “caricature” doublement désancrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ancrage et désancrage contextuel de la caricature », UBO, faculté des lettres et sciences humaines de Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage en Normalaisie, le pays des gens « normaux » vu par un Asperger, suivi de Dix signes infaillibles pour ne pas reconnaître un « Aspie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Antiquité chez Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, Chroniques camusiennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2745,679 +3316,679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hun blond&amp;quot; (1998) de François Cavanna : des engagements citoyens à l'antitéléologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Durand, Pauline Pilote et Patricia Victorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman historique en ses frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Interférences, 9782753594364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Américains à Brest en 1917 : comment les mythes nous racontent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRBC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretagne / Amérique du Nord : échanges transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux variations humoristiques de la figure d'Ève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui est donc cette femme qui surgit comme l'aurore ? : variations sur le thème des femmes de la Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) sens à l'imperium chez Suétone ? Le contre-exemple de Caligula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier l'empire : une approche pluridisciplinaire des usages de l'idée impériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiser ou la revanche du corps meurtri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps souffrants et sans vie dans la littérature et les arts contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiser et les migrants : une défense sans pathos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EIRIS - UBO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ridiculosa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Camus en Amérique du Nord : les failles d'un monde démesuré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des faces cachées dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Jamet, 2019, 978-2-904724-51-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiser inventeur et écologiste : entre humour et recherche scientifique appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EIRIS - UBO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ridiculosa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hebdo ou l'envers du bonheur des années Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Pompidou et une certaine idée de la France heureuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3427,114 +3998,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de l'immortalité de l'âme dans les dialogues de Platon : sources et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université de Bretagne occidentale - Brest, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BRES0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01924664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3681,51 +4252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04502042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vzyg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04504368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0jy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04386844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9716/le-roman-historique-en-ses-frontieres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01924664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04502042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vzyg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04504368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0jy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03015737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vernay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04386844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9716/le-roman-historique-en-ses-frontieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01924664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>