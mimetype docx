--- v0 (2026-03-05)
+++ v1 (2026-04-03)
@@ -503,1546 +503,1615 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en Sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Négocier et agencer ses rôles. L’expérience d’un « film de famille » : Nani India (2023, 98 mn) (Benoît Raoulx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Sciences, savoirs et sociétés". XXIIème congrès de l'AISLF, Université d'Ottawa, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04788238v1</w:t>
+                <w:t xml:space="preserve">hal-05297624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'Algérie et d'ailleurs : lectures croisées sur la ville d'aujourd'hui et de demain / sous la direction de Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Boukhémis</w:t>
+                <w:t xml:space="preserve">Regards de géographie sociale sur les migrations : le film, objet d’étude ou méthode de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Caro</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-01644995v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Capote-Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journées franco-espagnoles de géographie, 4. Jornadas franco-españolas de geografía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean-Jaurès, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalité et politiques sociales. Réflexions autour de l’exemple américain</w:t>
+                <w:t xml:space="preserve">Présentation du film Parias de Nicolas Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05253501v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemila Zeneidi-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Geocinéma Le pont organisé par ADES, TIDE, Bordeaux, 5-7 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards de géographie sociale sur les migrations : le film, objet d’étude ou méthode de recherche</w:t>
+                <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en Sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dumont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Patrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05297556v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kühl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HS1, https://journals.openedition.org/rfmv/670, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12mqo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04788238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du film Parias de Nicolas Klotz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D'Algérie et d'ailleurs : lectures croisées sur la ville d'aujourd'hui et de demain / sous la direction de Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Boukhémis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Zeghiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Université de Caen -Normandie/MRSH (France) ; Université de Annaba (Algérie), pp.325, 2015, 979-10-91823-01-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">halshs-00353044v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalité et politiques sociales. Réflexions autour de l’exemple américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 302 p., 2010, (Logiques sociales), 978-2-296-12739-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « dramaturgie géopolitique » : l’exemple du Groenland dans la série télévisée danoise « Borgen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les dimensions géographiques des séries télévisées, 100-4, pp.513-531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « région » au « territoire » ? Quelques repères pour penser la mise en mots de l’espace canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Régions et régionalisme au Canada – construire et gérer l’espace politique, social et culturel, 92, pp.9-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.5475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter la dissertation, passer à la narration. Entretien avec Xavier Browaeys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Browaeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIRING THE SHORE Adolphe Lalyre and the Sirens of Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice M Butkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21463/shima.12.2.10]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité par la création en cinéma documentaire. Retour sur l'expérience du programme FRESH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Méthodes visuelles, de quoi parle-t-on ? Images animées, 2, pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islandness, Inundation and Resurrection: A mythology of Sea/Land relationships in Mont Saint-Michel Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islandness, Inundation and Resurrection. A mythology of Sea/Land relationships in Mont Saint-Michel Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.6-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21463/shima.11.1.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOPONYMY, TAXONOMY AND PLACE Explicating the French concepts of presqu'île and péninsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21463/shima.10.1.04]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un regard documentaire en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chercheurs de champs, Hors série n° 2, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales des injustices sociales : des effets sociaux localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista geografica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121 (4), pp.359-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un programme de recherche sur les activités sanitaires et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15, pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2052,159 +2121,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions et régionalisme au Canada – construire et gérer l’espace politique, social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorie-Anne Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92, 216 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eccs.5454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2214,147 +2283,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Les &amp;quot;grands débats de la géographie&amp;quot; « Le film documentaire en géographie » avec Benoît Raoulx (ENS Paris , 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Béji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brongniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Paris - Ecole Normale Supérieure de Paris. 2021, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2364,357 +2433,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentalizing&amp;quot; social issues? From 'skid rows' to &amp;quot;communities&amp;quot; in North America. Relevancy and limits of community action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Pollice; Giulia Urso; Federica Epifani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripartire dal Territorio. I Limiti e le Potenzialità di una Pianificazione dal Dasso, Atti del X Incontro ItaloFrancese di Geografia Sociale (Lecce, 30-31 March 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESE Salento University Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-94, 2019, 978-88-8305-145-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i26121581n2p79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles écritures documentaires audiovisuelles et recherche interdisciplinaire en géographie sociale et sociolinguistique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau National des MSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du premier Congrès National des Maisons des Sciences Humaines, Réseau National des MSH, Caen, décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cellule communication - MRSH CAEN Normandie, pp.235-236, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête du territoire : du territoire politique au territoire de l’artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Louvel; Nolwenn Troël-Sauton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie d’enquête et de création artistique. Résidences d’artistes, de chercheurs et de pédagogues de rue en expédition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.185-203, 2014, (Espaces Discursifs), 978-2-343-05140-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film documentaire : une méthode pour rendre audiovisible la marginalité (essai sur la « démarche géodocumentaire »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Bastian; Thierry Bulot; Elisabeth Burr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique urbaine et développement urbain. Enjeux et pratiques dans les sociétés francophones et non francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Martin Meidenbauer, pp.245-259, 2010, (Sprache - Kultur - Gesellschaft), 9783899751833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2782,51 +2851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="686FAD7A"/>
+    <w:nsid w:val="8C1C5199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-raoulx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0261-8360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031250769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3c8h-cw28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Legentil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;hl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mqo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Boukh&#233;mis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zeghiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Djebali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Capote-Lama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5475" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Browaeys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice M Butkus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.12.2.10]" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.11.1.04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.10.1.04]" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;ji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brongniart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/placetelling/article/view/20433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26121581n2p79" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253491v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-raoulx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0261-8360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031250769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3c8h-cw28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Legentil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Capote-Lama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;hl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mqo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Boukh&#233;mis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zeghiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Djebali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5475" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Browaeys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice M Butkus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.12.2.10]" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.11.1.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.10.1.04]" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brongniart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/placetelling/article/view/20433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26121581n2p79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>