--- v1 (2026-04-03)
+++ v2 (2026-05-09)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,154 +249,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentary film &amp;quot;Traplines in Vancouver&amp;quot; (2003, Dir.: Benoît Raoulx) with synopsis, internet link and screenings</w:t>
+                <w:t xml:space="preserve">Hérouville de mes yeux&amp;quot;, un film participatif (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2003, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/3c8h-cw28⟩</w:t>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/rcmf-9e98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267757v1</w:t>
+                <w:t xml:space="preserve">hal-05581891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Documentary film &amp;quot;Traplines in Vancouver&amp;quot; (2003, Dir.: Benoît Raoulx) with synopsis, internet link and screenings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/3c8h-cw28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livret d'accompagnement du film de médiation &amp;quot;Entre deux portes&amp;quot; (2000), co-produit par le CERIMES et les Ateliers Varan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -406,398 +533,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen vu par les étudiantes et étudiants de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Legentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Social de Caen. De l'agglomération à la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://atlas-social-de-caen.fr/index.php?id=1320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48649/asdc.1320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier et agencer ses rôles. L’expérience d’un « film de famille » : Nani India (2023, 98 mn) (Benoît Raoulx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sciences, savoirs et sociétés". XXIIème congrès de l'AISLF, Université d'Ottawa, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards de géographie sociale sur les migrations : le film, objet d’étude ou méthode de recherche</w:t>
+                <w:t xml:space="preserve">Beyond the real and fiction: islands in documentary cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Capote-Lama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journées franco-espagnoles de géographie, 4. Jornadas franco-españolas de geografía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean-Jaurès, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Island Studies International Conference (ISIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fróðskaparsetur Føroya The University of Faroe Islands, Jun 2024, Torshavn, Faroe Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297556v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards de géographie sociale sur les migrations : le film, objet d’étude ou méthode de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Capote-Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journées franco-espagnoles de géographie, 4. Jornadas franco-españolas de geografía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean-Jaurès, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du film Parias de Nicolas Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi-Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Geocinéma Le pont organisé par ADES, TIDE, Bordeaux, 5-7 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -807,1311 +1003,1553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en Sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Patrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HS1, https://journals.openedition.org/rfmv/670, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12mqo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04788238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Algérie et d'ailleurs : lectures croisées sur la ville d'aujourd'hui et de demain / sous la direction de Kaddour Boukhemis, Patrice Caro, Robert Hérin, Benoît Raoulx, Anissa Zeghiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Boukhémis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Zeghiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Université de Caen -Normandie/MRSH (France) ; Université de Annaba (Algérie), pp.325, 2015, 979-10-91823-01-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalité et politiques sociales. Réflexions autour de l’exemple américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Djebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 302 p., 2010, (Logiques sociales), 978-2-296-12739-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « dramaturgie géopolitique » : l’exemple du Groenland dans la série télévisée danoise « Borgen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les dimensions géographiques des séries télévisées, 100-4, pp.513-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.11797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « région » au « territoire » ? Quelques repères pour penser la mise en mots de l’espace canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Régions et régionalisme au Canada – construire et gérer l’espace politique, social et culturel, 92, pp.9-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eccs.5475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter la dissertation, passer à la narration. Entretien avec Xavier Browaeys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Browaeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIRING THE SHORE Adolphe Lalyre and the Sirens of Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice M Butkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21463/shima.12.2.10]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité par la création en cinéma documentaire. Retour sur l'expérience du programme FRESH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Méthodes visuelles, de quoi parle-t-on ? Images animées, 2, pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islandness, Inundation and Resurrection: A mythology of Sea/Land relationships in Mont Saint-Michel Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islandness, Inundation and Resurrection. A mythology of Sea/Land relationships in Mont Saint-Michel Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.6-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21463/shima.11.1.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOPONYMY, TAXONOMY AND PLACE Explicating the French concepts of presqu'île and péninsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21463/shima.10.1.04]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un regard documentaire en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chercheurs de champs, Hors série n° 2, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales des injustices sociales : des effets sociaux localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista geografica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121 (4), pp.359-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un programme de recherche sur les activités sanitaires et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Séchet</w:t>
+                <w:t xml:space="preserve">Il &amp;quot;procedimento geodocumentario&amp;quot;. Saggio sulla funzione riflessiva della geografia sociale en un mondo mediatizzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/bsgi-7218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les poubelles de Vancouver : le recyclage comme support de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Gutberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et représentations du patrimoine de la Reconstruction, Le Havre et Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un programme de recherche sur les activités sanitaires et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15, pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2121,159 +2559,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions et régionalisme au Canada – construire et gérer l’espace politique, social et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorie-Anne Rainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92, 216 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eccs.5454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2283,507 +2721,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Les &amp;quot;grands débats de la géographie&amp;quot; « Le film documentaire en géographie » avec Benoît Raoulx (ENS Paris , 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Cunningham-Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Béji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brongniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Paris - Ecole Normale Supérieure de Paris. 2021, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentalizing&amp;quot; social issues? From 'skid rows' to &amp;quot;communities&amp;quot; in North America. Relevancy and limits of community action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Pollice; Giulia Urso; Federica Epifani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripartire dal Territorio. I Limiti e le Potenzialità di una Pianificazione dal Dasso, Atti del X Incontro ItaloFrancese di Geografia Sociale (Lecce, 30-31 March 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESE Salento University Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-94, 2019, 978-88-8305-145-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1285/i26121581n2p79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles écritures documentaires audiovisuelles et recherche interdisciplinaire en géographie sociale et sociolinguistique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau National des MSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du premier Congrès National des Maisons des Sciences Humaines, Réseau National des MSH, Caen, décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cellule communication - MRSH CAEN Normandie, pp.235-236, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête du territoire : du territoire politique au territoire de l’artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Louvel; Nolwenn Troël-Sauton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie d’enquête et de création artistique. Résidences d’artistes, de chercheurs et de pédagogues de rue en expédition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.185-203, 2014, (Espaces Discursifs), 978-2-343-05140-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche géodocumentaire : de l'idée au film et à sa diffusion. L'expérience du film Las Playitas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Chourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afredo Guida Editore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spazio et Societa. Geofrafia, Pratiche, Interazioni. A cura di Fabio Amato.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film documentaire : une méthode pour rendre audiovisible la marginalité (essai sur la « démarche géodocumentaire »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raoulx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Bastian; Thierry Bulot; Elisabeth Burr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique urbaine et développement urbain. Enjeux et pratiques dans les sociétés francophones et non francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Martin Meidenbauer, pp.245-259, 2010, (Sprache - Kultur - Gesellschaft), 9783899751833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de Caen: vers une inversion du regard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Caen (PUC). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la ville perdue à la ville retrouvée, la ville en devenir. Ouvrage édité par Robert Hérin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2008, 2841333027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde des Îles Féroé, du &amp;quot;bygd&amp;quot; au &amp;quot;village global&amp;quot;? Quelques éléments pour une réflexion géographique sur l'identité, la communication et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Raoulx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Caen (PUC). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité, une question de langue ? Ouvrage sous la direction de Jean Renaud.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2008, Symposia, 2841333116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2851,51 +3521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C1C5199"/>
+    <w:nsid w:val="9C2A7D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3082,51 +3752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-raoulx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0261-8360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031250769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3c8h-cw28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Legentil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1320" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Capote-Lama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;hl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mqo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Boukh&#233;mis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zeghiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Djebali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5475" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Browaeys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice M Butkus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.12.2.10]" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.11.1.04" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.10.1.04]" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brongniart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/placetelling/article/view/20433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26121581n2p79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-raoulx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0261-8360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031250769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cardoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zitouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auvray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/rcmf-9e98" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3c8h-cw28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Legentil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Capote-Lama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;hl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mqo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01644995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Boukh&#233;mis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zeghiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Djebali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11797" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Browaeys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice M Butkus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.12.2.10]" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.11.1.04" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.10.1.04]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi-7218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Gutberlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Tremblay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brongniart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/placetelling/article/view/20433" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26121581n2p79" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chourio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>