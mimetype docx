--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -920,234 +920,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre au féminin : Etat de la situation dans l'arrondissement de Cholet</w:t>
+                <w:t xml:space="preserve">Diriger une P.M.E. : une anticipation impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche du Largo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.60-86</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Peut-on (ré)apprendre à anticiper ?, 3 (176), pp.97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494724v1</w:t>
+                <w:t xml:space="preserve">hal-02494709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de mobilité au travail : circulations, paradoxes et leurres</w:t>
+                <w:t xml:space="preserve">Entreprendre au féminin : Etat de la situation dans l'arrondissement de Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (6), pp.127-145</w:t>
+              <w:t xml:space="preserve">Cahier de recherche du Largo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.60-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446359v1</w:t>
+                <w:t xml:space="preserve">hal-02494724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diriger une P.M.E. : une anticipation impossible ?</w:t>
+                <w:t xml:space="preserve">Les nouvelles formes de mobilité au travail : circulations, paradoxes et leurres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Peut-on (ré)apprendre à anticiper ?, 3 (176), pp.97-118</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494709v1</w:t>
+                <w:t xml:space="preserve">hal-02446359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, se former à l’intention entrepreneuriale, au prix de quels défis pédagogiques ?</w:t>
               </w:r>
@@ -4317,51 +4317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="429E5770"/>
+    <w:nsid w:val="E7D0DA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.17.054.AO01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.044.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008497ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ben Hassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin-Mattera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04757372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03753283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salienteseditions.fr/accueil/livre-colloque-uco-les-espaces-ruraux/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119751342.ch2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2002.01.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouhier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02494561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.17.054.AO01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.044.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008497ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ben Hassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin-Mattera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04757372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03753283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salienteseditions.fr/accueil/livre-colloque-uco-les-espaces-ruraux/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119751342.ch2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2002.01.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouhier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02494561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>