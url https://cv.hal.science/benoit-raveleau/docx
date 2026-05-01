--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -920,165 +920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diriger une P.M.E. : une anticipation impossible ?</w:t>
+                <w:t xml:space="preserve">Entreprendre au féminin : Etat de la situation dans l'arrondissement de Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Peut-on (ré)apprendre à anticiper ?, 3 (176), pp.97-118</w:t>
+              <w:t xml:space="preserve">Cahier de recherche du Largo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.60-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494709v1</w:t>
+                <w:t xml:space="preserve">hal-02494724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre au féminin : Etat de la situation dans l'arrondissement de Cholet</w:t>
+                <w:t xml:space="preserve">Diriger une P.M.E. : une anticipation impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche du Largo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.60-86</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Peut-on (ré)apprendre à anticiper ?, 3 (176), pp.97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494724v1</w:t>
+                <w:t xml:space="preserve">hal-02494709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes de mobilité au travail : circulations, paradoxes et leurres</w:t>
               </w:r>
@@ -4317,51 +4317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7D0DA44"/>
+    <w:nsid w:val="519CF716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.17.054.AO01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.044.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008497ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ben Hassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin-Mattera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04757372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03753283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salienteseditions.fr/accueil/livre-colloque-uco-les-espaces-ruraux/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119751342.ch2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2002.01.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouhier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02494561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.17.054.AO01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.044.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008497ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ben Hassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin-Mattera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04757372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03753283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salienteseditions.fr/accueil/livre-colloque-uco-les-espaces-ruraux/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119751342.ch2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2002.01.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouhier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02494561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>