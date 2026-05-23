--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -920,96 +920,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre au féminin : Etat de la situation dans l'arrondissement de Cholet</w:t>
+                <w:t xml:space="preserve">Les nouvelles formes de mobilité au travail : circulations, paradoxes et leurres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche du Largo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.60-86</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494724v1</w:t>
+                <w:t xml:space="preserve">hal-02446359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger une P.M.E. : une anticipation impossible ?</w:t>
               </w:r>
@@ -1058,96 +1058,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de mobilité au travail : circulations, paradoxes et leurres</w:t>
+                <w:t xml:space="preserve">Entreprendre au féminin : Etat de la situation dans l'arrondissement de Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Raveleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (6), pp.127-145</w:t>
+              <w:t xml:space="preserve">Cahier de recherche du Largo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.60-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446359v1</w:t>
+                <w:t xml:space="preserve">hal-02494724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former, se former à l’intention entrepreneuriale, au prix de quels défis pédagogiques ?</w:t>
               </w:r>
@@ -4317,51 +4317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="519CF716"/>
+    <w:nsid w:val="38721BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.17.054.AO01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.044.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008497ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ben Hassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin-Mattera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04757372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03753283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salienteseditions.fr/accueil/livre-colloque-uco-les-espaces-ruraux/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119751342.ch2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2002.01.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouhier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02494561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raveleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03510834v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Duperray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.18.059.DS12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7213/1981-416X.17.054.AO01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.044.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008497ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03504306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesse Michel Ajzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bahier-Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ben Hassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin-Mattera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Bouchafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494751v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04757372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03753283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03686452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salienteseditions.fr/accueil/livre-colloque-uco-les-espaces-ruraux/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119751342.ch2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02494755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urli Didier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02446293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.piote.2002.01.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouhier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-02494561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>