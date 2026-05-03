--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2042,373 +2042,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Courtier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6107 - 6121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922233v1</w:t>
+                <w:t xml:space="preserve">hal-01757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmaceuticals released from senior residences: occurrence and risk evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lacorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Luís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gómez-Canela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sala-Comorera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (7), pp.6107 - 6121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6095-6106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9755-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757638v1</w:t>
+                <w:t xml:space="preserve">hal-01770538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals released from senior residences: occurrence and risk evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teresa Sala-Comorera</w:t>
+                <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 771, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9755-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01770538v1</w:t>
+                <w:t xml:space="preserve">hal-01922233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
               </w:r>
@@ -2522,278 +2522,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418341v1</w:t>
+                <w:t xml:space="preserve">hal-01373945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373945v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t>
@@ -3041,295 +3041,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of methotrexate chlorination in water.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Roig</w:t>
+                <w:t xml:space="preserve">Environmental concentration of nonylphenol alters the development of urogenital and visceral organs in avian model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marquenet</w:t>
+                <w:t xml:space="preserve">Stéphanie Bressieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianis Delpla</w:t>
+                <w:t xml:space="preserve">Sandrine Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bessonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Sellier</w:t>
+                <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016617v1</w:t>
+                <w:t xml:space="preserve">hal-00878651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental concentration of nonylphenol alters the development of urogenital and visceral organs in avian model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+                <w:t xml:space="preserve">Monitoring of methotrexate chlorination in water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bressieux</w:t>
+                <w:t xml:space="preserve">Ianis Delpla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Biau</w:t>
+                <w:t xml:space="preserve">Vincent Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Faure</w:t>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62, pp.78-85. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.67-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878651v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international conference on &amp;quot;Pharmaceutical products in the environment: Is there a problem?&amp;quot; in the framework of the EU PHARMAS Project</w:t>
               </w:r>
@@ -3810,589 +3810,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of poly-L-lysine dendrigrafts for virus concentration in water: use of MS2 bacteriophage as proof of concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Couturaud</w:t>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Boismard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gérard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (5), pp.687-687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828987v1</w:t>
+                <w:t xml:space="preserve">hal-00934890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934890v1</w:t>
+                <w:t xml:space="preserve">hal-00877973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endocrine Disrupting Chemicals and Human Health Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (21), pp.2297-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2012.672076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877973v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine Disrupting Chemicals and Human Health Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roig</w:t>
+                <w:t xml:space="preserve">Assessment of poly-L-lysine dendrigrafts for virus concentration in water: use of MS2 bacteriophage as proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Mnif</w:t>
+                <w:t xml:space="preserve">Benoit Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+                <w:t xml:space="preserve">Jeanne Boismard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Zidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+                <w:t xml:space="preserve">Anne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (21), pp.2297-2351. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.290-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10643389.2012.672076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877964v1</w:t>
+                <w:t xml:space="preserve">hal-00828987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSPE/UV for field detection of micropollutants in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4451,77 +4451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Endocrine Disrupter Compounds in the Tunisian Hamdoun River using In Vitro Bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory exercise on antibiotic drugs analysis in aqueous samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,90 +4732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triclosan and methyl-triclosan on the marine gastropod Haliotis tuberculata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156 (2), pp.87-94. </w:t>
@@ -4999,51 +4999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and toxicity of antimicrobial triclosan and by-products in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (4), pp.1044-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5135,875 +5135,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Endocrine Disruptor Pesticides: A Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug residues and endocrine disruptors in drinking water: risk for humans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Bouaziz</w:t>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahgleb Bartegi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John P Sumpter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph8062265⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (6), pp.437-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878623v1</w:t>
+                <w:t xml:space="preserve">hal-00878471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
+                <w:t xml:space="preserve">Effect of Endocrine Disruptor Pesticides: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahgleb Bartegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.2265-2303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph8062265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00878557v1</w:t>
+                <w:t xml:space="preserve">hal-00878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (8), pp.1243-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01663936v1</w:t>
+                <w:t xml:space="preserve">hal-00878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug residues and endocrine disruptors in drinking water: risk for humans?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+                <w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardiesse Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Coetsier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 214 (6), pp.437-41. </w:t>
+              <w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878471v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Report—KNAPPE (European Union Sixth Framework Project) final meeting</w:t>
+                <w:t xml:space="preserve">Discharge of pharmaceutical products (PPs) through a conventional biological sewage treatment plant: MECs vs PECs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Mills</w:t>
+                <w:t xml:space="preserve">C.M. Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Greenwood</w:t>
+                <w:t xml:space="preserve">S. Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Liming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b819163h⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (5), pp.787-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663902v1</w:t>
+                <w:t xml:space="preserve">hal-04663075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge of pharmaceutical products (PPs) through a conventional biological sewage treatment plant: MECs vs PECs?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop Report—KNAPPE (European Union Sixth Framework Project) final meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Liming</w:t>
+                <w:t xml:space="preserve">Graham Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (5), pp.787-792. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.21 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b819163h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663075v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination des produits pharmaceutiques dans les eaux usées européennes : Résultats du projet européen KNAPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international conference on “Pharmaceuticals in the Environment” in a frame of EU Knappe project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6459,51 +6459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian John Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6682,51 +6682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chick embryo: an animal model for detection of the effects of hormonal compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,90 +7030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach to the problem of pharmaceutical products in the environment: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387 (4), pp.1163-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7254,51 +7254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quevauviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (4), pp.261 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7338,294 +7338,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “toolbox” for biological and chemical monitoring requirements for the European Union's Water Framework Directive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hospital Network Water Monitoring. Detection of Legionella Pneumophila by a Miniarray-PCR Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branislav Vrana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Graham Alex Mills</w:t>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2005.09.043⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.S392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-01044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662695v1</w:t>
+                <w:t xml:space="preserve">hal-01663979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital Network Water Monitoring. Detection of Legionella Pneumophila by a Miniarray-PCR Assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+                <w:t xml:space="preserve">A “toolbox” for biological and chemical monitoring requirements for the European Union's Water Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian John Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branislav Vrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Alex Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (2), pp.302-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2005.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-01044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of Endocrine Disruptors in Urogenital Development in Chicken Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7711,64 +7711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bran Vrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7804,470 +7804,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV monitoring of sugars during wine making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">UV spectrophotometry:a powerful tool for environmental measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(02)00396-8⟩</w:t>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (3), pp.398 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/14777830310479469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662686v1</w:t>
+                <w:t xml:space="preserve">hal-01662674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid estimation of global sugars by UV photodegradation and UV spectrophotometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
+                <w:t xml:space="preserve">UV monitoring of sugars during wine making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2670(02)01427-7⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 338 (1), pp.79-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(02)00396-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662688v1</w:t>
+                <w:t xml:space="preserve">hal-01662686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phenol photodegradation by ultraviolet spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Rapid estimation of global sugars by UV photodegradation and UV spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-1425(02)00172-5⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 477 (2), pp.325 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(02)01427-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662668v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV spectrophotometry:a powerful tool for environmental measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
+                <w:t xml:space="preserve">Monitoring of phenol photodegradation by ultraviolet spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (2), pp.303-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-1425(02)00172-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/14777830310479469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical reaction monitoring by ultra-violet spectrophotometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8339,64 +8339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of dissolved organic sulfur (DOS): a case study of mercaptans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8481,51 +8481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,90 +8576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative method for the measurement of ammonium nitrogen in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 437 (1), pp.145 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8705,51 +8705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et traitement des eaux et des effluents par techniques UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 389 (1-3), pp.267 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8951,51 +8951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50 (4), pp.751 - 758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10544,385 +10544,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: identification des besoins</w:t>
+                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: résumé du projet KNAPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidus de médicaments dans les milieux aquatiques : besoins et outils pour la surveillance, et évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">journée de l'OIEau relative aux "Pollutions émergentes en traitement de potabilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670441v1</w:t>
+                <w:t xml:space="preserve">hal-01670446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: résumé du projet KNAPPE</w:t>
+                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: identification des besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de l'OIEau relative aux "Pollutions émergentes en traitement de potabilisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Résidus de médicaments dans les milieux aquatiques : besoins et outils pour la surveillance, et évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670446v1</w:t>
+                <w:t xml:space="preserve">hal-01670441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux environnementales et produits pharmaceutiques: projet KNAPPE</w:t>
+                <w:t xml:space="preserve">Knappe presentation and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées techniques eaux et déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Working Group E on Priority Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670456v1</w:t>
+                <w:t xml:space="preserve">hal-01670452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knappe presentation and synthesis</w:t>
+                <w:t xml:space="preserve">Eaux environnementales et produits pharmaceutiques: projet KNAPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Boxall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Working Group E on Priority Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">5ème journées techniques eaux et déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670452v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A focus on the first findings from the KNAPPE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10984,256 +10984,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de diagnostic rapide : des outils pour la mise en place de la Directive européenne des eaux de surface (WFD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes de Biodétection de perturbateurs endocriniens de type oestrogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congres ACFASS, Université de Mc Gill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Mc Gill, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670474v1</w:t>
+                <w:t xml:space="preserve">hal-01670469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de Biodétection de perturbateurs endocriniens de type oestrogéniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les méthodes de diagnostic rapide : des outils pour la mise en place de la Directive européenne des eaux de surface (WFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congres ACFASS, Université de Mc Gill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Mc Gill, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670469v1</w:t>
+                <w:t xml:space="preserve">hal-01670474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobiodiagnostic de polluants</w:t>
               </w:r>
@@ -13034,77 +13034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall and Water Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valerie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Delpla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13140,992 +13140,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9: Recommendations on Education and communication measures</w:t>
+                <w:t xml:space="preserve">Chapter 8: Recommendations on Research and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
+                <w:t xml:space="preserve">Richard Greenough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftheria Kampa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Summerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA publishing, pp.191-198, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">, IWA publishing, pp.169-190, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669128v1</w:t>
+                <w:t xml:space="preserve">hal-01669125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and the Market-Incentives</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">K. Kümmerer, M. Hempel Eds. </w:t>
+                <w:t xml:space="preserve">Chapter 3: Exposure based on life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Pharmacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA publishing, pp.25-30, 2010, 9781843393146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669143v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1: Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Regulation and the Market-Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
+              <w:t xml:space="preserve">K. Kümmerer, M. Hempel Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green and Sustainable Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.279-287, 2010, 978-3-642-05199-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05199-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669072v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Performance of conventional treatment processes of the most resistant PPs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 9: Recommendations on Education and communication measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korneliusz Miksch</w:t>
+                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Kampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA publishing, pp.87-114, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">, IWA publishing, pp.191-198, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669100v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4. Real situation: occurrence of the main investigated PPs in water bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
+                <w:t xml:space="preserve">Chapter 1: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA publishing, pp.31-86, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWA publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669088v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of environmental Risk assessment and prioritization stratégies for pharmaceuticals, review and discussion</w:t>
+                <w:t xml:space="preserve">Chapter 5. Performance of conventional treatment processes of the most resistant PPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Besse</w:t>
+                <w:t xml:space="preserve">Dagmara Buntner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sebastian Zabczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneliusz Miksch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA Publishing, pp.137-168, 2010</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA publishing, pp.87-114, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595804v1</w:t>
+                <w:t xml:space="preserve">hal-01669100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxy benzoate preservatives (Parabens) in the environment: data for environmental risk assessment in various aquatic systems</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">D. Fatta-Kassinos, K. Bester, K. Kummerer Eds. </w:t>
+                <w:t xml:space="preserve">Chapter 4. Real situation: occurrence of the main investigated PPs in water bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Sadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Loeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlusener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotic in the Urban Water Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.245-257, 2010, 978-90-481-3509-7</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA publishing, pp.31-86, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669156v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8: Recommendations on Research and Development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of environmental Risk assessment and prioritization stratégies for pharmaceuticals, review and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Deswarte</w:t>
+                <w:t xml:space="preserve">J.P. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Summerton</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA publishing, pp.169-190, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">Pharmaceutical in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.137-168, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669125v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3: Exposure based on life cycle</w:t>
+                <w:t xml:space="preserve">Hydroxy benzoate preservatives (Parabens) in the environment: data for environmental risk assessment in various aquatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mompelat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
+              <w:t xml:space="preserve">D. Fatta-Kassinos, K. Bester, K. Kummerer Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA publishing, pp.25-30, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">Xenobiotic in the Urban Water Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.245-257, 2010, 978-90-481-3509-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669081v1</w:t>
+                <w:t xml:space="preserve">hal-01669156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existing and New Methods for Chemical and Ecological Status Monitoring Under the WFD</w:t>
               </w:r>
@@ -14137,77 +14137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gonzalez, R. Greenwood, P. Quevauviller Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Chemical and Biological Techniques for Water Monitoring</w:t>
@@ -14391,51 +14391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3d. Biomolecular Recognition Systems for Water Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14642,51 +14642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Elsevier, pp.115-144, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14889,51 +14889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2018.09.222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01016617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar Barsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.672076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0632-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PW4VRSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8062265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Sumpter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.06.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KP36CG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mills" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819163h" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F92EC24A62810D5C486D9A1FE072A1E53E9BDC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Coetsier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG71L8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Ternes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Loeffler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schluesener" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N38CLXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662759v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200802123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBF6B7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greenwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mills" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2006.12.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R53QMLB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0870-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1VKZCNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.11.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8NZ0FLX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0840-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9KPR029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1081756G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Alex Mills" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4H5SQJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-01044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663991v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Allan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Vrana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662686v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(02)00396-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXN2JF4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roig" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01427-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMRJMDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662668v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00172-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGTNCTXH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777830310479469" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00076-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTVDQZGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(01)00580-X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7102JTV0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00944-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZG1S7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001746" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(99)00212-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ZC17XF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(99)00203-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLC7LG51-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vahirua-Lechat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. B&#233;ssi&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamaty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00386-X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7JG5CNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670425v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670441v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670456v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Boxall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670478v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069758v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Zayat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/498/Pharmaceuticals-in-the-Environment-Current" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780401430" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798623v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00010-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925417v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brocal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.02001-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00005-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince d'Aco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622345-00034" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670384v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Tan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Udy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartkow" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0851-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669128v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Kampa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05199-9_18" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669072v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwaponline.com" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Buntner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zabczynski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669088v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadeski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlusener" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669156v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669125v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenough" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deswarte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Summerton" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669081v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670399v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch1c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouillac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670410v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/uv-visible-spectrophotometry-of-water-and-wastewater/thomas/978-0-444-53092-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663042v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theraulaz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80007-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2018.09.222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01016617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar Barsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.672076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0632-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PW4VRSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Sumpter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.06.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KP36CG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaziz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8062265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Coetsier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG71L8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mills" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819163h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F92EC24A62810D5C486D9A1FE072A1E53E9BDC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Ternes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Loeffler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schluesener" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N38CLXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662759v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200802123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBF6B7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greenwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mills" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2006.12.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R53QMLB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0870-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1VKZCNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.11.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8NZ0FLX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0840-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9KPR029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1081756G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-01044" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Alex Mills" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4H5SQJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663991v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Allan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Vrana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777830310479469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(02)00396-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXN2JF4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roig" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01427-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMRJMDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00172-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGTNCTXH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00076-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTVDQZGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(01)00580-X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7102JTV0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00944-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZG1S7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001746" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(99)00212-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ZC17XF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(99)00203-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLC7LG51-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vahirua-Lechat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. B&#233;ssi&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamaty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00386-X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7JG5CNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670425v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670452v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670456v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Boxall" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670478v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069758v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Zayat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/498/Pharmaceuticals-in-the-Environment-Current" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780401430" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798623v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00010-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925417v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brocal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.02001-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00005-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince d'Aco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622345-00034" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670384v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Tan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Udy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartkow" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0851-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669125v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenough" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deswarte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Summerton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05199-9_18" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Kampa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669072v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwaponline.com" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669100v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Buntner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zabczynski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669088v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadeski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlusener" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595804v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669156v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670399v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch1c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouillac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670410v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/uv-visible-spectrophotometry-of-water-and-wastewater/thomas/978-0-444-53092-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663042v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theraulaz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80007-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>