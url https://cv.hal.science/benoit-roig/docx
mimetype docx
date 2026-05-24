--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -133,343 +133,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of aerial liquid drops of Canadair CL-415 and Dash-8 airtankers</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic approaches in food authenticity: a review that showcases biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Calbrix</w:t>
+                <w:t xml:space="preserve">Nicolas Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Capodanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF22147⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.133856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417071v1</w:t>
+                <w:t xml:space="preserve">hal-03749096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic approaches in food authenticity: a review that showcases biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of aerial liquid drops of Canadair CL-415 and Dash-8 airtankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Calbrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mialon</w:t>
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Capodanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.133856. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1515-1528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF22147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749096v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -663,64 +663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of micropollutants toxicity by using a modified Saccharomyces cerevisiae model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 291, pp.118211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -793,51 +793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -878,295 +878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Utilization of Linear Polylysine Coupled with Mechanic Forces to Extract Microbial DNA from Different Matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">The importance of household pharmaceutical products disposal and its risk management : Example from Southwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luísa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Luís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Aragonés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8121901⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043809v1</w:t>
+                <w:t xml:space="preserve">hal-04058294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of household pharmaceutical products disposal and its risk management : Example from Southwestern Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Courtier</w:t>
+                <w:t xml:space="preserve">The Utilization of Linear Polylysine Coupled with Mechanic Forces to Extract Microbial DNA from Different Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.139-147. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8121901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058294v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay people and experts’ risk perception of pharmaceuticals in the environment in Southwestern Europe</w:t>
               </w:r>
@@ -1299,51 +1299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Stir Bar Sorptive Extraction and Solid Phase Microextraction of Volatile and Semi-Volatile Metabolite Profile of Staphylococcus Aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1797,77 +1797,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stir bar sorptive extraction combined with gas chromatography-mass spectrometry analysis for a tentative identification of bacterial volatile and/or semi-volatile metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1908,507 +1908,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour Measurements at Different Methanisation Sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 771, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583389v1</w:t>
+                <w:t xml:space="preserve">hal-01922233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amelie Sellier</w:t>
+                <w:t xml:space="preserve">Odour Measurements at Different Methanisation Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1868014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757638v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals released from senior residences: occurrence and risk evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lacorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Luís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Gómez-Canela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Sala-Comorera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (7), pp.6095-6106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9755-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits pharmaceutiques dans l’environnement : méthodologie de diagnostic environnemental pour les établissements de soins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics and sources of pharmaceutically active compounds in a coastal Mediterranean river during heavy rains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Courtier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6107 - 6121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0880-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922233v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
               </w:r>
@@ -2522,278 +2522,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373945v1</w:t>
+                <w:t xml:space="preserve">hal-01418341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic and predictive fractionation of organic micropollutants in contaminated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.688-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418341v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
               </w:r>
@@ -2805,77 +2805,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.295-300. </w:t>
@@ -2939,77 +2939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t>
@@ -3047,64 +3047,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental concentration of nonylphenol alters the development of urogenital and visceral organs in avian model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bressieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international conference on &amp;quot;Pharmaceutical products in the environment: Is there a problem?&amp;quot; in the framework of the EU PHARMAS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3676,736 +3676,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive impacts of tributyltin (TBT) and triphenyltin (TPT) in the hermaphroditic freshwater gastropod Lymnaea stagnalis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of poly-L-lysine dendrigrafts for virus concentration in water: use of MS2 bacteriophage as proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Giusti</w:t>
+                <w:t xml:space="preserve">Benoit Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpar Barsi</w:t>
+                <w:t xml:space="preserve">Jeanne Boismard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Dugué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
+                <w:t xml:space="preserve">Anne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (1), pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877955v1</w:t>
+                <w:t xml:space="preserve">hal-00828987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductive impacts of tributyltin (TBT) and triphenyltin (TPT) in the hermaphroditic freshwater gastropod Lymnaea stagnalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpar Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+                <w:t xml:space="preserve">Maël Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
+                <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (7), pp.1552-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934890v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endocrine Disrupting Chemicals and Human Health Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (21), pp.2297-2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2012.672076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877973v1</w:t>
+                <w:t xml:space="preserve">hal-00877964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine Disrupting Chemicals and Human Health Risk Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (5), pp.687-687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877964v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of poly-L-lysine dendrigrafts for virus concentration in water: use of MS2 bacteriophage as proof of concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives on Drinking-Water Monitoring for small scale water systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 115 (1), pp.290-297. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/ws.2013.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828987v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSPE/UV for field detection of micropollutants in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4451,77 +4451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Endocrine Disrupter Compounds in the Tunisian Hamdoun River using In Vitro Bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Mnif</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inès Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,90 +4598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory exercise on antibiotic drugs analysis in aqueous samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98, pp.157-65. </w:t>
@@ -4732,90 +4732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triclosan and methyl-triclosan on the marine gastropod Haliotis tuberculata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156 (2), pp.87-94. </w:t>
@@ -4859,1151 +4859,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure during pregnancy to glycol ethers and chlorinated solvents and the risk of congenital malformations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and toxicity of antimicrobial triclosan and by-products in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Cordier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31826c2bd8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.1044-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-011-0632-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875918v1</w:t>
+                <w:t xml:space="preserve">hal-00716307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and toxicity of antimicrobial triclosan and by-products in the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+                <w:t xml:space="preserve">Exposure during pregnancy to glycol ethers and chlorinated solvents and the risk of congenital malformations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-011-0632-z⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.806-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31826c2bd8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00716307v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug residues and endocrine disruptors in drinking water: risk for humans?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Endocrine Disruptor Pesticides: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Touraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roig</w:t>
+                <w:t xml:space="preserve">Aicha Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P Sumpter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahgleb Bartegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (6), pp.2265-2303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph8062265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878471v1</w:t>
+                <w:t xml:space="preserve">hal-00878623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Endocrine Disruptor Pesticides: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahgleb Bartegi</w:t>
+                <w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph8062265⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (8), pp.1243-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical issues in monitoring drinking-water contamination related to short-term, heavy rainfall events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardiesse Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2011.04.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878557v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’évolution du contrôle de la qualité des eaux des petites et moyennes unités de distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug residues and endocrine disruptors in drinking water: risk for humans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardiesse Bessonneau</w:t>
+                <w:t xml:space="preserve">John P Sumpter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Chaumet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
+                <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Association scientifique européenne pour l'eau et la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (1), pp.7-15. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (6), pp.437-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/asees/2011203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663936v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge of pharmaceutical products (PPs) through a conventional biological sewage treatment plant: MECs vs PECs?</w:t>
+                <w:t xml:space="preserve">Workshop Report—KNAPPE (European Union Sixth Framework Project) final meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Coetsier</w:t>
+                <w:t xml:space="preserve">Graham Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Spinelli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.21 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b819163h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663075v1</w:t>
+                <w:t xml:space="preserve">hal-01663902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Report—KNAPPE (European Union Sixth Framework Project) final meeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discharge of pharmaceutical products (PPs) through a conventional biological sewage treatment plant: MECs vs PECs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Coetsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Mills</w:t>
+                <w:t xml:space="preserve">Lin Liming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Greenwood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roig</w:t>
+                <w:t xml:space="preserve">E. Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (1), pp.21 - 22. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (5), pp.787-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b819163h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663902v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination des produits pharmaceutiques dans les eaux usées européennes : Résultats du projet européen KNAPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6071,64 +6071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international conference on “Pharmaceuticals in the Environment” in a frame of EU Knappe project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6181,260 +6181,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of estrogen presence in water by SPR using estrogen receptor dimerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roig</w:t>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-007-1725-x⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.123 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/200802123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662753v1</w:t>
+                <w:t xml:space="preserve">hal-01662759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodes de mesure de la qualité de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of estrogen presence in water by SPR using estrogen receptor dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Roig</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390 (3), pp.873 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-007-1725-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/200802123⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662759v1</w:t>
+                <w:t xml:space="preserve">hal-01662753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of field studies to establish the performance of a range of tools for monitoring water quality</w:t>
               </w:r>
@@ -6459,51 +6459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian John Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Santa Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387 (4), pp.1397 - 1403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6824,51 +6824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of enrichment-free PCR-based detection on the rfbE gene of Escherichia coli O157—Application to municipal wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (6), pp.1280 - 1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387 (4), pp.1215 - 1223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7030,90 +7030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach to the problem of pharmaceutical products in the environment: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coetsier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387 (4), pp.1163-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,51 +7159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure sur site pour l’analyse rapide de la qualité des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.P3900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7228,77 +7228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging tools in a socio-economic regulatory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quevauviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (4), pp.261 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7338,307 +7338,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital Network Water Monitoring. Detection of Legionella Pneumophila by a Miniarray-PCR Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A “toolbox” for biological and chemical monitoring requirements for the European Union's Water Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian John Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Branislav Vrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Alex Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-01044⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (2), pp.302-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2005.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663979v1</w:t>
+                <w:t xml:space="preserve">hal-01662695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “toolbox” for biological and chemical monitoring requirements for the European Union's Water Framework Directive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hospital Network Water Monitoring. Detection of Legionella Pneumophila by a Miniarray-PCR Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2005.09.043⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (6), pp.S392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001648-200611001-01044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01662695v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of Endocrine Disruptors in Urogenital Development in Chicken Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Santa Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7711,77 +7711,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bran Vrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.10-11</w:t>
@@ -7804,470 +7804,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV spectrophotometry:a powerful tool for environmental measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
+                <w:t xml:space="preserve">UV monitoring of sugars during wine making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 338 (1), pp.79-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(02)00396-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/14777830310479469⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662674v1</w:t>
+                <w:t xml:space="preserve">hal-01662686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV monitoring of sugars during wine making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Rapid estimation of global sugars by UV photodegradation and UV spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(02)00396-8⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 477 (2), pp.325 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(02)01427-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662686v1</w:t>
+                <w:t xml:space="preserve">hal-01662688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid estimation of global sugars by UV photodegradation and UV spectrophotometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Thomas</w:t>
+                <w:t xml:space="preserve">Monitoring of phenol photodegradation by ultraviolet spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (2), pp.303-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-1425(02)00172-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0003-2670(02)01427-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01662688v1</w:t>
+                <w:t xml:space="preserve">hal-01662668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of phenol photodegradation by ultraviolet spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">UV spectrophotometry:a powerful tool for environmental measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (3), pp.398 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/14777830310479469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1386-1425(02)00172-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01662668v1</w:t>
+                <w:t xml:space="preserve">hal-01662674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical reaction monitoring by ultra-violet spectrophotometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8339,64 +8339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of dissolved organic sulfur (DOS): a case study of mercaptans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8481,64 +8481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Pouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8576,90 +8576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative method for the measurement of ammonium nitrogen in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 437 (1), pp.145 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8705,51 +8705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et traitement des eaux et des effluents par techniques UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8835,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 389 (1-3), pp.267 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8938,64 +8938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple UV/UV-visible method for nitrogen and phosphorus measurement in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50 (4), pp.751 - 758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9215,103 +9215,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du largage d'un liquide depuis un bombardier d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9375,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tur Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayle Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roig Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9474,90 +9474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and Health Impact of Micropollutants in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9634,51 +9634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9764,51 +9764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9885,51 +9885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10015,51 +10015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10097,51 +10097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Informations sur les Produits Pharmaceutiques dans l'Environnement (SIP2E).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème conférence Eau et Santé- Réduire les rejets de micropolluants liés aux pratiques de soins : quels leviers possibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10261,51 +10261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper la presence et l’impact des residus medicamenteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire CIPEL : Rejets des établissements de soins et qualite des milieux aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10330,51 +10330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur l’approche risque en matière de résidus de médicaments dans l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de l’eau – Atelier Contamination des eaux par les résidus médicamenteux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10481,51 +10481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents environnementaux: Le Risque Chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Education pour la santé environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10544,385 +10544,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: résumé du projet KNAPPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: identification des besoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de l'OIEau relative aux "Pollutions émergentes en traitement de potabilisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Résidus de médicaments dans les milieux aquatiques : besoins et outils pour la surveillance, et évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670446v1</w:t>
+                <w:t xml:space="preserve">hal-01670441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: identification des besoins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bilan des connaissances actuelles sur les résidus pharmaceutiques dans l’environnement: résumé du projet KNAPPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résidus de médicaments dans les milieux aquatiques : besoins et outils pour la surveillance, et évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">journée de l'OIEau relative aux "Pollutions émergentes en traitement de potabilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670441v1</w:t>
+                <w:t xml:space="preserve">hal-01670446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knappe presentation and synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eaux environnementales et produits pharmaceutiques: projet KNAPPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Boxall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Working Group E on Priority Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">5ème journées techniques eaux et déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670452v1</w:t>
+                <w:t xml:space="preserve">hal-01670456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux environnementales et produits pharmaceutiques: projet KNAPPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knappe presentation and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées techniques eaux et déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Working Group E on Priority Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670456v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A focus on the first findings from the KNAPPE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10984,286 +10984,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de Biodétection de perturbateurs endocriniens de type oestrogéniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les méthodes de diagnostic rapide : des outils pour la mise en place de la Directive européenne des eaux de surface (WFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congres ACFASS, Université de Mc Gill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Mc Gill, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670469v1</w:t>
+                <w:t xml:space="preserve">hal-01670474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de diagnostic rapide : des outils pour la mise en place de la Directive européenne des eaux de surface (WFD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Systèmes de Biodétection de perturbateurs endocriniens de type oestrogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congres ACFASS, Université de Mc Gill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Mc Gill, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670474v1</w:t>
+                <w:t xml:space="preserve">hal-01670469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobiodiagnostic de polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11333,77 +11333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aerial fire retardant drops on environmental transfers and footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Zayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11592,51 +11592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks (1st Edition) Multidisciplinary Approaches to the Changing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11811,51 +11811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals in the environment Current knowledge and need assessment to reduce presence and impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig. pp.256, 2010, IWA Publishing, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11873,51 +11873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals in the Environment: Current knowledge and need assessment to reduce presence and impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WA Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9781843393146 (Print). </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
@@ -11985,103 +11985,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the aerial drops of the Canadair CL-415 and the Dash-8 airtankers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domingos Xavier Viegas; Luís Mário Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, pp.1719-1724, 2022, 978-989-26-2297-2. </w:t>
@@ -12132,51 +12132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Constituents [chapter 6]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Thomas ; C. Burgess Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater (3rd Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12227,51 +12227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs on emerging risk and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12499,51 +12499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig; Karine Weiss; Véronique Thireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.225-242, 2019, 978-0-12-813290-6. </w:t>
@@ -12620,51 +12620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Roig, K. Weiss, V. Thireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Emerging Public Health Issues and Risks, 1st Edition, Multidisciplinary Approaches to the Changing Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, In press, 9780128132913</w:t>
@@ -12706,51 +12706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 – Mineral Constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Thomas and C. Burgess Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.163-200, 2017, 978-0-444-63897-7. </w:t>
@@ -12788,51 +12788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Pharmaceutical Residues in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince d'Aco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13021,64 +13021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall and Water Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valerie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13140,1074 +13140,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8: Recommendations on Research and Development</w:t>
+                <w:t xml:space="preserve">Chapter 9: Recommendations on Education and communication measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Greenough</w:t>
+                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Clark</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleftheria Kampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA publishing, pp.169-190, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">, IWA publishing, pp.191-198, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669125v1</w:t>
+                <w:t xml:space="preserve">hal-01669128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3: Exposure based on life cycle</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
+                <w:t xml:space="preserve">Regulation and the Market-Incentives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Kümmerer, M. Hempel Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green and Sustainable Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.279-287, 2010, 978-3-642-05199-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05199-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669081v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and the Market-Incentives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Chapter 1: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">K. Kümmerer, M. Hempel Eds. </w:t>
+              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Pharmacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWA publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2010, 9781843393146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669143v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9: Recommendations on Education and communication measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 5. Performance of conventional treatment processes of the most resistant PPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Buntner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Zabczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Vidaurre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Korneliusz Miksch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA publishing, pp.191-198, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">, IWA publishing, pp.87-114, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669128v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1: Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+                <w:t xml:space="preserve">Chapter 4. Real situation: occurrence of the main investigated PPs in water bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Sadeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Loeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlusener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Ternes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-8, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">, IWA publishing, pp.31-86, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669072v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Performance of conventional treatment processes of the most resistant PPs</w:t>
+                <w:t xml:space="preserve">Review of environmental Risk assessment and prioritization stratégies for pharmaceuticals, review and discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Buntner</w:t>
+                <w:t xml:space="preserve">J.P. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Zabczynski</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA publishing, pp.87-114, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">Pharmaceutical in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.137-168, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669100v1</w:t>
+                <w:t xml:space="preserve">hal-02595804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4. Real situation: occurrence of the main investigated PPs in water bodies</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
+                <w:t xml:space="preserve">Hydroxy benzoate preservatives (Parabens) in the environment: data for environmental risk assessment in various aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fatta-Kassinos, K. Bester, K. Kummerer Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA publishing, pp.31-86, 2010, 9781843393146</w:t>
+              <w:t xml:space="preserve">Xenobiotic in the Urban Water Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.245-257, 2010, 978-90-481-3509-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669088v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of environmental Risk assessment and prioritization stratégies for pharmaceuticals, review and discussion</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 3: Exposure based on life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA Publishing, pp.137-168, 2010</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA publishing, pp.25-30, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595804v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxy benzoate preservatives (Parabens) in the environment: data for environmental risk assessment in various aquatic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 8: Recommendations on Research and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Bazin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">D. Fatta-Kassinos, K. Bester, K. Kummerer Eds. </w:t>
+                <w:t xml:space="preserve">Louise Summerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Roig Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotic in the Urban Water Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.245-257, 2010, 978-90-481-3509-7</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals in the Environment: current knowledge and need assessment to reduce presence and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA publishing, pp.169-190, 2010, 9781843393146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669156v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existing and New Methods for Chemical and Ecological Status Monitoring Under the WFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian J. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gonzalez, R. Greenwood, P. Quevauviller Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Chemical and Biological Techniques for Water Monitoring</w:t>
@@ -14378,64 +14378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3d. Biomolecular Recognition Systems for Water Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14502,239 +14502,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral constituents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chapter 5 Mineral constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV-Visible spectrophotometry of water and wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00010-1⟩</w:t>
+              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Elsevier, pp.115-144, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670410v1</w:t>
+                <w:t xml:space="preserve">hal-04663042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5 Mineral constituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mineral constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Thomas and C. Burgess. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27, Elsevier, pp.115-144, 2007, Techniques and Instrumentation in Analytical Chemistry, </w:t>
+              <w:t xml:space="preserve">UV-Visible spectrophotometry of water and wastewater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-9244(07)80007-2⟩</w:t>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-142, 2007, 9780444530929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663042v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId445"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14889,51 +14889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2018.09.222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01016617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar Barsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.672076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0632-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PW4VRSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Sumpter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.06.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KP36CG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878623v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaziz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8062265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Coetsier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG71L8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mills" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819163h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F92EC24A62810D5C486D9A1FE072A1E53E9BDC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Ternes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Loeffler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schluesener" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N38CLXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662759v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200802123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBF6B7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greenwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mills" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2006.12.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R53QMLB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0870-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1VKZCNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.11.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8NZ0FLX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0840-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9KPR029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1081756G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-01044" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Alex Mills" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4H5SQJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663991v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Allan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Vrana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777830310479469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662686v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(02)00396-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXN2JF4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roig" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01427-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMRJMDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00172-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGTNCTXH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00076-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTVDQZGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(01)00580-X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7102JTV0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00944-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZG1S7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001746" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(99)00212-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ZC17XF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(99)00203-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLC7LG51-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vahirua-Lechat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. B&#233;ssi&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamaty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00386-X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7JG5CNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670425v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670452v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670456v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Boxall" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670474v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670478v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069758v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Zayat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/498/Pharmaceuticals-in-the-Environment-Current" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780401430" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798623v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00010-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925417v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brocal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.02001-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00005-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince d'Aco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622345-00034" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670384v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Tan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Udy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartkow" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0851-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669125v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenough" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deswarte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Summerton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05199-9_18" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669128v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Kampa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669072v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwaponline.com" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669100v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Buntner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zabczynski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669088v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadeski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlusener" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595804v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669156v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670399v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch1c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouillac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670410v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/uv-visible-spectrophotometry-of-water-and-wastewater/thomas/978-0-444-53092-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663042v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theraulaz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80007-2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lu&#237;sa Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Poggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aragon&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.104957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943460v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sassine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruguier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2018.09.222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0880-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01373945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doloy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN15135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01016617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpar Barsi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.672076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2013.211" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0632-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PW4VRSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph8062265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2011.04.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49R58LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardiesse Bessonneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Chaumet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/asees/2011203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1ECA469B7B4253A09C07057455B61C62F7244DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Sumpter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coetsier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.06.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KP36CG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mills" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819163h" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F92EC24A62810D5C486D9A1FE072A1E53E9BDC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Coetsier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNG71L8L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Ternes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Loeffler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schluesener" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N38CLXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200802123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662753v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1725-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZZP4P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBF6B7X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greenwood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Mills" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2006.12.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R53QMLB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0870-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1VKZCNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.11.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8NZ0FLX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0958-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ59WTL6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0840-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9KPR029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2007.02.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1081756G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Alex Mills" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV4H5SQJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-01044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663991v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Allan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bran Vrana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662686v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(02)00396-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXN2JF4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roig" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01427-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMRJMDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662668v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00172-5" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGTNCTXH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777830310479469" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662666v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-1425(02)00076-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTVDQZGK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(01)00580-X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7102JTV0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Pouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pouly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gonzalez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00944-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZG1S7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Pouet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001746" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662400v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(99)00212-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ZC17XF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(99)00203-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLC7LG51-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vahirua-Lechat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. B&#233;ssi&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamaty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00386-X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7JG5CNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094478v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670416v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670432v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670425v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670441v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670456v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Boxall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670474v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670478v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069758v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Zayat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922271v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/management-of-emerging-public-health-issues-and-risks/roig/978-0-12-813290-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/498/Pharmaceuticals-in-the-Environment-Current" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781780401430" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798623v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00010-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925417v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brocal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.02001-1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925425v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad G&#246;tz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Stein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Streleau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sunderer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00008-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00005-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince d'Aco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782622345-00034" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670384v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Snyder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Tan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Udy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bartkow" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0851-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valerie Jung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669128v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Kampa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05199-9_18" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669072v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwaponline.com" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Buntner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Zabczynski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669088v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadeski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlusener" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669156v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669081v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669125v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenough" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deswarte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Summerton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670399v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch1c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669182v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouillac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Theraulaz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9244(07)80007-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670410v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/uv-visible-spectrophotometry-of-water-and-wastewater/thomas/978-0-444-53092-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>