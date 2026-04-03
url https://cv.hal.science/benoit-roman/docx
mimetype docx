--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1364,3756 +1364,3639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming stiff inflatable shells from planar patterned fabrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
+                <w:t xml:space="preserve">Shape Programming by Modulating Actuation over Hierarchical Length Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roman</w:t>
+                <w:t xml:space="preserve">Emmanuel B Siéfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/cXsm00000x⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202004515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020009v1</w:t>
+                <w:t xml:space="preserve">hal-03442616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and mechanics of inextensible curvilinear balloons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+                <w:t xml:space="preserve">Collaborative Oscillatory Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Francisco Fuentealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015308v1</w:t>
+                <w:t xml:space="preserve">hal-02973911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming stiff inflatable shells from planar patterned fabrics</w:t>
+                <w:t xml:space="preserve">Morphogenesis through elastic phase separation in a pneumatic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM01041C⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018667v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis through elastic phase separation in a pneumatic surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
+                <w:t xml:space="preserve">Mechanics and energetics of electromembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.43⟩</w:t>
+              <w:t xml:space="preserve">Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/soro.2019.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015131v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Programming by Modulating Actuation over Hierarchical Length Scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastocapillary adhesion of a soft cap on a rigid sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202004515⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (8), pp.1961-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm02057h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442616v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Oscillatory Fracture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Melo</w:t>
+                <w:t xml:space="preserve">The nature of crack path instabilities in thin sheets cut by blunt objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sivak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174102⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973911v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary adhesion of a soft cap on a rigid sphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry and mechanics of inextensible curvilinear balloons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm02057h⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015734v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and energetics of electromembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Bense</w:t>
+                <w:t xml:space="preserve">Programming stiff inflatable shells from planar patterned fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Robotics</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/soro.2019.0050⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM01041C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015273v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of crack path instabilities in thin sheets cut by blunt objects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+                <w:t xml:space="preserve">Bio-inspired pneumatic shape morphing elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (17), </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0219-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015219v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired pneumatic shape morphing elastomers</w:t>
+                <w:t xml:space="preserve">Programming curvilinear paths of flat inflatables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roman</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.24-28. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (34), pp.16692-16696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0219-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1904544116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291225v1</w:t>
+                <w:t xml:space="preserve">hal-02298418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming curvilinear paths of flat inflatables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+                <w:t xml:space="preserve">Predicting tearing paths in thin sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Fuentealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1904544116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298418v1</w:t>
+                <w:t xml:space="preserve">hal-02392273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting tearing paths in thin sheets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Melo</w:t>
+                <w:t xml:space="preserve">A variational model of fracture for tearing brittle thin sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Millán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Torres-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.334-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392273v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillarity: When Surface Tension Deforms Elastic Solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random blisters on stickers: metrology through defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Aoyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roman</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-122316-050130⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (22), pp.5720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00436G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359002v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational model of fracture for tearing brittle thin sheets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Elastocapillarity: When Surface Tension Deforms Elastic Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marino Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.629-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-122316-050130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851214v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random blisters on stickers: metrology through defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Hure</w:t>
+                <w:t xml:space="preserve">Buckling of elastomer sheets under non-uniform electro-actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Bense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (22), pp.5720. </w:t>
+              <w:t xml:space="preserve">, 2017, 13 (15), pp.2876-2885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM00436G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00131B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429218v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling of elastomer sheets under non-uniform electro-actuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Reyssat</w:t>
+                <w:t xml:space="preserve">A new failure mechanism in thin film by collaborative fracture and delamination: Interacting duos of cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00131B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.214-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932461v1</w:t>
+                <w:t xml:space="preserve">hal-01230168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new failure mechanism in thin film by collaborative fracture and delamination: Interacting duos of cracks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Melo</w:t>
+                <w:t xml:space="preserve">Reversibility of crumpling on compressed thin sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14028-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230168v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of crumpling on compressed thin sheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
+                <w:t xml:space="preserve">Self-Replicating Cracks: A Collaborative Fracture Mode in Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14028-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.085502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.085502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181277v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Replicating Cracks: A Collaborative Fracture Mode in Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Defocusing in Anisotropic Compaction of Thin Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113, pp.085502. </w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.074301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.085502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.074301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056988v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Defocusing in Anisotropic Compaction of Thin Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stamping and wrinkling of elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108, pp.074301. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.074301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181279v1</w:t>
+                <w:t xml:space="preserve">hal-05429223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stamping and wrinkling of elastic plates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wrinkling Hierarchy in Constrained Thin Sheets from Suspended Graphene to Curtains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vandeparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pineirua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (5), pp.054302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.054302⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 106 (22), pp.224301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.224301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429223v1</w:t>
+                <w:t xml:space="preserve">hal-00549423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping an adhesive sphere with a sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (17), pp.174301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.174301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkling Hierarchy in Constrained Thin Sheets from Suspended Graphene to Curtains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Capillarity induced folding of elastic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.224301⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166 (1), pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00880-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549423v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity induced folding of elastic sheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Capillary origami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00880-4⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (9), pp.091104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340643v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00230106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piercing a liquid surface with an elastic rod: Buckling under capillary forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">3D aggregation of wet fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.009⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (4), pp.44005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/44005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04283735v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D aggregation of wet fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary origami: spontaneous wrapping of a droplet with an elastic sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Py</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/44005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (15), pp.156103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.98.156103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137133v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary origami</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Reverdy</w:t>
+                <w:t xml:space="preserve">Piercing a liquid surface with an elastic rod: Buckling under capillary forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doppler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (6), pp.1212-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00230106v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary origami: spontaneous wrapping of a droplet with an elastic sheet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastocapillary coalescence in wet hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.98.156103⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 432 (7018), pp.690-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/432690a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143160v1</w:t>
+                <w:t xml:space="preserve">hal-05380502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary coalescence in wet hair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
+                <w:t xml:space="preserve">Uniqueness of Solutions for Constrained Elastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 432 (7018), pp.690-690. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 192, pp.161-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/432690a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2003.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380502v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness of Solutions for Constrained Elastica</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillatory fracture path in thin elastic sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331, pp.811-816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2003.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00082251v1</w:t>
+                <w:t xml:space="preserve">hal-00125560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory fracture path in thin elastic sheet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Time-reversal in an ultrasonic waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...96 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 70, pp.1811 - 1813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.118730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5123,1062 +5006,1062 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make-A-Morph: Exploring the design space of inflatable devices made from planar fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Guillaume</w:t>
+                <w:t xml:space="preserve">Marc Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Richalet</w:t>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation d'un empilement de couches minces sur un substrat polymérique flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy, Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel, Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flambement capillaire d'une couronne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441383v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction de plaques minces : Instabilités et motifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441379v1</w:t>
+                <w:t xml:space="preserve">hal-03441313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Dechirures anisotropes : Propagation de fissure dans des plaques anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Bico</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dalmas</w:t>
+                <w:t xml:space="preserve">Atsushi Takei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Teisseire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439758v1</w:t>
+                <w:t xml:space="preserve">hal-03441125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Compaction de plaques minces : Instabilités et motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441313v1</w:t>
+                <w:t xml:space="preserve">hal-03441379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dechirures anisotropes : Propagation de fissure dans des plaques anisotropes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Réversibilité/irréversibilité de la formation de singularités : le papier froisse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> Mini-Colloque RNL 2013 : Hommage à Paul Manneville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441125v1</w:t>
+                <w:t xml:space="preserve">hal-01338284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réversibilité/irréversibilité de la formation de singularités : le papier froisse.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Cloques de délaminage et friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suomi Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mini-Colloque RNL 2013 : Hommage à Paul Manneville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338284v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloques de délaminage et friction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Flambement capillaire d'une couronne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pineirua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441329v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion capillaire d'une plaque mince sur un substrat courbé: contact, instabilité et motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,2071 +6076,2071 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiral rupture of thin sheet with a blunt object.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de plaques minces : l'arrachage en lambeaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Cerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchirure: La forme des lambeaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origami Capillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164993v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités et motifs dans des mousses comprimées</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origamis Capillaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, France. pp.0</w:t>
+              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165157v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origamis Capillaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticracks: localization in the deformation of solid foams under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. pp.0</w:t>
+              <w:t xml:space="preserve">Rencontre de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165484v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origami Capillaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flambage capillaire : une tige élastique défléchie par la tension de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362122v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticracks: localization in the deformation of solid foams under compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Anticracks in the venation network of leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165482v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flambage capillaire : une tige élastique défléchie par la tension de surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instabilités et motifs dans les mousses solides comprimées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362014v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticracks in the venation network of leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Déchirure: La forme des lambeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165477v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités et motifs dans les mousses solides comprimées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro M. Reis</w:t>
+                <w:t xml:space="preserve">Instabilités et motifs dans des mousses comprimées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362134v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Origami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Py</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the American Physical Society, Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tampa Bay, Florida, United States. pp.BAPS.2006.DFD.OJ.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissures oscillantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ondes Non linéaires : Quoi de neuf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251682v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165152v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating fracture paths in thin brittle sheet : when geometry rules crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Fracture Turin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Turin, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tearing: instabilities and peel-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focusing Stress in a Soft Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poils mouillés : un mécanisme de coalescence élastocapillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontre du Non Linéaire, Institut Pointcarré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de singularités élastiques sur un cylindre mince en torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16eme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8267,147 +8150,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on elastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Solids at Micro‐ and Nano‐Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119687566.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8475,51 +8358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFE1C066"/>
+    <w:nsid w:val="98E79DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8706,51 +8589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6273-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.espci.fr/benoitroman/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suomi Ponce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Reyssat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01920-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426748122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.208201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Won Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Tomizawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lepoivre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Si&#233;fert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cattaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.168002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.025601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXsm00000x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01041C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.43" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B Si&#233;fert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004515" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bense" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02057h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bense" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2019.0050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sivak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0219-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904544116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Fuentealba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-050130" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01851214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mill&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Arroyo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04932461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00131B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14028-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.074301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.224301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2003.12.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKCH31BX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997941v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118730" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy, Dalmas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel, Marthelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152800v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6273-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.espci.fr/benoitroman/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suomi Ponce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Reyssat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01920-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426748122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.208201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Won Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Tomizawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lepoivre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Si&#233;fert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cattaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.168002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.025601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B Si&#233;fert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004515" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bense" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2019.0050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bense" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02057h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sivak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01041C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0219-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904544116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Fuentealba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01851214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mill&#225;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Arroyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-050130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04932461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00131B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14028-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.074301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.224301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2003.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKCH31BX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy, Dalmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel, Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>