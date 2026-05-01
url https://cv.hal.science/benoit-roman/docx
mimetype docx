--- v1 (2026-04-03)
+++ v2 (2026-05-01)
@@ -598,295 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvy cuts: Programming axisymmetric kirigami shapes</w:t>
+                <w:t xml:space="preserve">Hommage à Étienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tani</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joo-Won Hong</w:t>
+                <w:t xml:space="preserve">Pawel Pieranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takako Tomizawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Étienne Lepoivre</w:t>
+                <w:t xml:space="preserve">Marc Fermigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2024.102195⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.32 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202478032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815286v1</w:t>
+                <w:t xml:space="preserve">hal-05263714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Étienne Guyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvy cuts: Programming axisymmetric kirigami shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+                <w:t xml:space="preserve">Joo-Won Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Pieranski</w:t>
+                <w:t xml:space="preserve">Takako Tomizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermigier</w:t>
+                <w:t xml:space="preserve">Étienne Lepoivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.32 - 41. </w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.102195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202478032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2024.102195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263714v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic cells toward absolute Gaussian morphing</w:t>
               </w:r>
@@ -1364,590 +1364,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Programming by Modulating Actuation over Hierarchical Length Scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Desimone</w:t>
+                <w:t xml:space="preserve">Morphogenesis through elastic phase separation in a pneumatic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202004515⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442616v1</w:t>
+                <w:t xml:space="preserve">hal-03015131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Oscillatory Fracture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Melo</w:t>
+                <w:t xml:space="preserve">Shape Programming by Modulating Actuation over Hierarchical Length Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel B Siéfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174102⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202004515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973911v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis through elastic phase separation in a pneumatic surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+                <w:t xml:space="preserve">Collaborative Oscillatory Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Francisco Fuentealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.649-657. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015131v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and energetics of electromembranes</w:t>
+                <w:t xml:space="preserve">Elastocapillary adhesion of a soft cap on a rigid sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Bense</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+                <w:t xml:space="preserve">M Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Bense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/soro.2019.0050⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (8), pp.1961-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm02057h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015273v1</w:t>
+                <w:t xml:space="preserve">hal-03015734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary adhesion of a soft cap on a rigid sphere</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanics and energetics of electromembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Hadrien Bense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Reyssat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (8), pp.1961-1966. </w:t>
+              <w:t xml:space="preserve">Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sm02057h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/soro.2019.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015734v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of crack path instabilities in thin sheets cut by blunt objects</w:t>
               </w:r>
@@ -2031,261 +2031,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and mechanics of inextensible curvilinear balloons</w:t>
+                <w:t xml:space="preserve">Programming stiff inflatable shells from planar patterned fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.104068. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM01041C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015308v1</w:t>
+                <w:t xml:space="preserve">hal-03018667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming stiff inflatable shells from planar patterned fabrics</w:t>
+                <w:t xml:space="preserve">Geometry and mechanics of inextensible curvilinear balloons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Siéfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reyssat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM01041C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018667v1</w:t>
+                <w:t xml:space="preserve">hal-03015308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired pneumatic shape morphing elastomers</w:t>
               </w:r>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Torres-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marino Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.629-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of elastomer sheets under non-uniform electro-actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,51 +3311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Replicating Cracks: A Collaborative Fracture Mode in Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,265 +3634,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkling Hierarchy in Constrained Thin Sheets from Suspended Graphene to Curtains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wrapping an adhesive sphere with a sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106 (22), pp.224301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.224301⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 106 (17), pp.174301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.174301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549423v1</w:t>
+                <w:t xml:space="preserve">hal-05429220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping an adhesive sphere with a sheet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wrinkling Hierarchy in Constrained Thin Sheets from Suspended Graphene to Curtains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vandeparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pineirua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106 (17), pp.174301. </w:t>
+              <w:t xml:space="preserve">, 2011, 106 (22), pp.224301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.174301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.224301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429220v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillarity induced folding of elastic sheets</w:t>
               </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4006,291 +4006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary origami</w:t>
+                <w:t xml:space="preserve">3D aggregation of wet fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doppler</w:t>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bico</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (9), pp.091104. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (4), pp.44005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/44005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00230106v1</w:t>
+                <w:t xml:space="preserve">hal-00137133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D aggregation of wet fibers</w:t>
+                <w:t xml:space="preserve">Capillary origami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
+                <w:t xml:space="preserve">L. Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 77 (4), pp.44005. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (9), pp.091104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/44005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137133v1</w:t>
+                <w:t xml:space="preserve">hal-00230106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary origami: spontaneous wrapping of a droplet with an elastic sheet</w:t>
               </w:r>
@@ -4328,51 +4328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (15), pp.156103. </w:t>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 432 (7018), pp.690-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory fracture path in thin elastic sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal in an ultrasonic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5184,64 +5184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel, Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5260,307 +5260,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Compaction de plaques minces : Instabilités et motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439758v1</w:t>
+                <w:t xml:space="preserve">hal-03441379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dechirures anisotropes : Propagation de fissure dans des plaques anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,165 +5601,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction de plaques minces : Instabilités et motifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441379v1</w:t>
+                <w:t xml:space="preserve">hal-03439758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réversibilité/irréversibilité de la formation de singularités : le papier froisse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mini-Colloque RNL 2013 : Hommage à Paul Manneville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5827,51 +5827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloques de délaminage et friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suomi Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5909,64 +5909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambement capillaire d'une couronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pineirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6106,243 +6106,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral rupture of thin sheet with a blunt object.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrique Cerda</w:t>
+                <w:t xml:space="preserve">Dominique Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391285v1</w:t>
+                <w:t xml:space="preserve">hal-03391393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
+                <w:t xml:space="preserve">Spiral rupture of thin sheet with a blunt object.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+                <w:t xml:space="preserve">Enrique Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391393v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture de plaques minces : l'arrachage en lambeaux.</w:t>
               </w:r>
@@ -6367,51 +6367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Cerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6430,320 +6430,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origami Capillaire</w:t>
+                <w:t xml:space="preserve">Origamis Capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362122v1</w:t>
+                <w:t xml:space="preserve">hal-00165484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origamis Capillaires</w:t>
+                <w:t xml:space="preserve">Origami Capillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Reverdy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. pp.0</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165484v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticracks: localization in the deformation of solid foams under compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Physique Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6889,51 +6889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticracks in the venation network of leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7040,51 +7040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchirure: La forme des lambeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,51 +7135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités et motifs dans des mousses comprimées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7243,51 +7243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7368,64 +7368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7556,57 +7556,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,103 +7618,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165152v1</w:t>
+                <w:t xml:space="preserve">hal-04251682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,103 +7726,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251682v1</w:t>
+                <w:t xml:space="preserve">hal-00165152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating fracture paths in thin brittle sheet : when geometry rules crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,51 +7873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tearing: instabilities and peel-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focusing Stress in a Soft Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7981,51 +7981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontre du Non Linéaire, Institut Pointcarré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8050,51 +8050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de singularités élastiques sur un cylindre mince en torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8164,51 +8164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on elastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98E79DD3"/>
+    <w:nsid w:val="D73FB381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8589,51 +8589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6273-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.espci.fr/benoitroman/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suomi Ponce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Reyssat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01920-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426748122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.208201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Won Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Tomizawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lepoivre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Si&#233;fert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cattaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.168002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.025601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B Si&#233;fert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004515" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.43" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bense" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2019.0050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015734v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saint" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bense" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02057h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sivak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01041C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0219-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904544116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Fuentealba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01851214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mill&#225;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Arroyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-050130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04932461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00131B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14028-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.074301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.224301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2003.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKCH31BX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy, Dalmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel, Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6273-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.espci.fr/benoitroman/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suomi Ponce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Reyssat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01920-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426748122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.208201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Won Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Tomizawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lepoivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Si&#233;fert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cattaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.168002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.025601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.43" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B Si&#233;fert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bense" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02057h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bense" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2019.0050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sivak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01041C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0219-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904544116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Fuentealba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01851214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mill&#225;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Arroyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-050130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04932461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00131B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14028-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.074301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.224301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2003.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKCH31BX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy, Dalmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel, Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>