--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,8303 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8252 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Roman </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Rercherches CNRS Laboratoire PMMH (CNRS / ESPCI-PSL / SorbonneU / UParisCité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1473-2734</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=SV0q7lgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6273-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blog.espci.fr/benoitroman/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring adhesion of soft elastic shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suomi Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric bending boundary layer: The λ-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (11), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2426748122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenesis of cheese flowers through scraping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jishen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciccotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (20), pp.208201. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.208201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvy cuts: Programming axisymmetric kirigami shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Won Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takako Tomizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.102195. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2024.102195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Étienne Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Pieranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.32 - 41. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/202478032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumatic cells toward absolute Gaussian morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (6660), pp.862-867. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adi2997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Helices Formation by Self-Assembled Molecules on Semiconductor Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acsnano.1c09982. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretch-induced bending of soft ribbed strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cattaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (16), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.168002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Tearing: the ruler test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.025601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenesis through elastic phase separation in a pneumatic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 348 (6-7), pp.649-657. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Programming by Modulating Actuation over Hierarchical Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel B Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Desimone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202004515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Oscillatory Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastocapillary adhesion of a soft cap on a rigid sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (8), pp.1961-1966. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9sm02057h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and energetics of electromembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/soro.2019.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of crack path instabilities in thin sheets cut by blunt objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Sivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (17), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.174101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming stiff inflatable shells from planar patterned fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01041C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and mechanics of inextensible curvilinear balloons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104068. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired pneumatic shape morphing elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.24-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0219-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming curvilinear paths of flat inflatables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siéfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (34), pp.16692-16696. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1904544116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting tearing paths in thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational model of fracture for tearing brittle thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Torres-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marino Arroyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.334-348. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random blisters on stickers: metrology through defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Aoyanagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (22), pp.5720. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0SM00436G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastocapillarity: When Surface Tension Deforms Elastic Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.629-659. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-122316-050130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of elastomer sheets under non-uniform electro-actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Reyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (15), pp.2876-2885. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SM00131B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new failure mechanism in thin film by collaborative fracture and delamination: Interacting duos of cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversibility of crumpling on compressed thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.28. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2014-14028-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Replicating Cracks: A Collaborative Fracture Mode in Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.085502. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.085502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Defocusing in Anisotropic Compaction of Thin Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pocheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.074301. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.074301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stamping and wrinkling of elastic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (5), pp.054302. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping an adhesive sphere with a sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (17), pp.174301. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.174301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrinkling Hierarchy in Constrained Thin Sheets from Suspended Graphene to Curtains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vandeparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pineirua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (22), pp.224301. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.224301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillarity induced folding of elastic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-00880-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D aggregation of wet fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77 (4), pp.44005. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/44005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (9), pp.091104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2775288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary origami: spontaneous wrapping of a droplet with an elastic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (15), pp.156103. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.98.156103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercing a liquid surface with an elastic rod: Buckling under capillary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (6), pp.1212-1235. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastocapillary coalescence in wet hair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 432 (7018), pp.690-690. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/432690a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of Solutions for Constrained Elastica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 192, pp.161-186. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory fracture path in thin elastic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 331, pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-reversal in an ultrasonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 70, pp.1811 - 1813. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.118730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make-A-Morph: Exploring the design space of inflatable devices made from planar fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETIS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation d'un empilement de couches minces sur un substrat polymérique flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy, Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel, Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction de plaques minces : Instabilités et motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechirures anisotropes : Propagation de fissure dans des plaques anisotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Takei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réversibilité/irréversibilité de la formation de singularités : le papier froisse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mini-Colloque RNL 2013 : Hommage à Paul Manneville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloques de délaminage et friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suomi Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambement capillaire d'une couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pineirua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion capillaire d'une plaque mince sur un substrat courbé: contact, instabilité et motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Hure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral rupture of thin sheet with a blunt object.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture de plaques minces : l'arrachage en lambeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Cerda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origamis Capillaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Baroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origami Capillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticracks: localization in the deformation of solid foams under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticracks in the venation network of leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage capillaire : une tige élastique défléchie par la tension de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités et motifs dans les mousses solides comprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchirure: La forme des lambeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Physique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités et motifs dans des mousses comprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Doppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the American Physical Society, Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tampa Bay, Florida, United States. pp.BAPS.2006.DFD.OJ.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Baroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures oscillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondes Non linéaires : Quoi de neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissure oscillante d’un film mince fragile : une loi de propagation géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissure oscillante d'un film mince : une loi de propagation géométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing: instabilities and peel-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focusing Stress in a Soft Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating fracture paths in thin brittle sheet : when geometry rules crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture Turin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poils mouillés : un mécanisme de coalescence élastocapillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre du Non Linéaire, Institut Pointcarré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de singularités élastiques sur un cylindre mince en torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Hamm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on elastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics and Physics of Solids at Micro‐ and Nano‐Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119687566.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8358,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D73FB381"/>
+    <w:nsid w:val="E46C1824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8589,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6273-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.espci.fr/benoitroman/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suomi Ponce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Reyssat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01920-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426748122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.208201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Won Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Tomizawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lepoivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Si&#233;fert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cattaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.168002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.025601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.43" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B Si&#233;fert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bense" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02057h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bense" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2019.0050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sivak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01041C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104068" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0219-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904544116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Fuentealba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01851214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mill&#225;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Arroyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-050130" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04932461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00131B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14028-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.074301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.224301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2003.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKCH31BX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118730" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy, Dalmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel, Marthelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1473-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SV0q7lgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6273-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.espci.fr/benoitroman/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suomi Ponce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Reyssat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01920-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426748122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.208201" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Won Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Tomizawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lepoivre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102195" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04268881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adi2997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Po" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Si&#233;fert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cattaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.168002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03402424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.025601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.43" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B Si&#233;fert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202004515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bense" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02057h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bense" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2019.0050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Hamm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sivak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.174101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01041C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104068" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0219-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904544116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Fuentealba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01851214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mill&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Arroyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Aoyanagi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00436G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-050130" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04932461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00131B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marthelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14028-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.074301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.054302" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.174301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.224301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reverdy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00880-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doppler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775288" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.156103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2003.12.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKCH31BX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.118730" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy, Dalmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel, Marthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Takei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hamm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152800v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>