--- v0 (2026-03-11)
+++ v1 (2026-05-01)
@@ -2088,51 +2088,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2247,431 +2247,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au paysagisme d’aménagement : du DESS PARME au parcours de master PPAU, trois décennies de collaboration entre Aix-Marseille Université et l’École Nationale Supérieure de Paysage Versailles-Marseille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et Réseau Viaire à Aix-en-Provence : entre aménagement et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tamisier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir paysagiste : histoire et évolution d'une formation au paysage et au projet de paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale supérieure de paysage de Versailles - Marseille, Jun 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">23èmes Rencontres internationales en urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481858v1</w:t>
+                <w:t xml:space="preserve">hal-05484489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences des politiques locales de déplacements au concret de la conception d'un projet d'espace public : Le cas du Vieux-Port de Marseille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hernandez</w:t>
+                <w:t xml:space="preserve">Former au paysagisme d’aménagement : du DESS PARME au parcours de master PPAU, trois décennies de collaboration entre Aix-Marseille Université et l’École Nationale Supérieure de Paysage Versailles-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Consales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM, 3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France. 25p</w:t>
+              <w:t xml:space="preserve">Devenir paysagiste : histoire et évolution d'une formation au paysage et au projet de paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure de paysage de Versailles - Marseille, Jun 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368316v1</w:t>
+                <w:t xml:space="preserve">hal-05481858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le projet par l’étude de cas : une valeur ajoutée à la formation des urbanistes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bertoncello</w:t>
+                <w:t xml:space="preserve">Les ambivalences des politiques locales de déplacements au concret de la conception d'un projet d'espace public : Le cas du Vieux-Port de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">RFTM, 3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102236v1</w:t>
+                <w:t xml:space="preserve">hal-03368316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du choix à l’analyse, la place des terrains dans une recherche en urbanisme. Eléments de méthodologie pour une mise en regard de deux projets de réaménagement de rues à Londres et Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner le projet par l’étude de cas : une valeur ajoutée à la formation des urbanistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral 2014 du DREAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102175v1</w:t>
+                <w:t xml:space="preserve">hal-03102236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du choix à l’analyse, la place des terrains dans une recherche en urbanisme. Eléments de méthodologie pour une mise en regard de deux projets de réaménagement de rues à Londres et Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral 2014 du DREAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place des terrains dans une recherche en urbanisme : éléments de méthodologie pour la mise en regard de deux projets de réaménagement de « rues artérielles » à Londres et Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-québécois sur le Design Urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2681,51 +2776,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétaliser les rues pour optimiser les déplacements de l’écureuil roux dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2734,99 +2829,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamonic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne Sainte-Victoire, un emblème métropolitain multi-territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2835,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Consales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,51 +2984,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands massifs de la métropole Aix-Marseille Provence : Espaces naturels ou vastes jardins ? Représentations et pratiques de la montagne Sainte-Victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2959,51 +3054,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Université (AMU); Plan Urbanisme Construction Architecture (PUCA). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222324v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3013,114 +3108,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refaire la rue pour recomposer la ville : rues artérielles en théories et en projets. Mise en regard de deux cas d'études à Londres et Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Aix-Marseille Université, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01940983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3188,51 +3283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="308CEBBF"/>
+    <w:nsid w:val="B641A558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3419,51 +3514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6959-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05501554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Romeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Novellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caroline Vallon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32893" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03251624v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mpozagara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2021.1928033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01842300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02076082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bertoncello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05006703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01660049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/cahiers-baum-r217.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Montel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apprehender-la-nature-en-ville-a-travers-le-troncon-de-rue/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03449296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.108904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01660004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Peronnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01660072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamonic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05006730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222324v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01940983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6959-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05501554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Romeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Novellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caroline Vallon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05422245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32893" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03715093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamisier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27915" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03251624v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mpozagara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2021.1928033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01842300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02076082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bertoncello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04807904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05006703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01660049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273343v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/cahiers-baum-r217.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05265739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Montel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apprehender-la-nature-en-ville-a-travers-le-troncon-de-rue/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03449296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.108904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01660004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Peronnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05484489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01660072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05155956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamonic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05006730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03222324v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01940983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>