--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -66,647 +66,781 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2NIA: Privacy-Preserving Non-Iterative Auditing</w:t>
+                <w:t xml:space="preserve">Management algorithmique et risques pour la santé : le cas des livreurs de repas des plateformes numériques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Garcia Bourrée</w:t>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lautraite</w:t>
+                <w:t xml:space="preserve">Dina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+                <w:t xml:space="preserve">Anne-Marie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tredan</w:t>
+                <w:t xml:space="preserve">Vincent Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Isabella Biletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.1-18, </w:t>
+              <w:t xml:space="preserve">38ème Congrès National de Médecine et Santé au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lyon, France. pp.103207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.00874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2026.103207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268379v1</w:t>
+                <w:t xml:space="preserve">anses-05625224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditer l'équité : l'union fait-elle la force ?</w:t>
+                <w:t xml:space="preserve">P2NIA: Privacy-Preserving Non-Iterative Auditing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn de Vos</w:t>
+                <w:t xml:space="preserve">Jade Garcia Bourrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Dhasade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jade Garcia Bourrée</w:t>
+                <w:t xml:space="preserve">Hadrien Lautraite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Marie Kermarrec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tredan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML-PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.00874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565809v1</w:t>
+                <w:t xml:space="preserve">hal-05268379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness Auditing with Multi-Agent Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditer l'équité : l'union fait-elle la force ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Dhasade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn de Vos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jade Garcia Bourrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne- Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800328v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint Programming for the Urban Transit Crew Rescheduling Problem</w:t>
+                <w:t xml:space="preserve">Fairness Auditing with Multi-Agent Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Martijn de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akash Dhasade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Garcia Bourrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_40⟩</w:t>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436288v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using Constraint Programming for the Urban Transit Crew Rescheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rottembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.636 - 649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dual-based Heuristics for the Fiber-to-Object Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rottembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial Optimization CO'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -716,243 +850,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques sanitaires pour les travailleurs des plateformes numériques de livraison de repas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Biletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daugareihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-SA-0045, Anses. 2025, 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation lagrangienne et filtrage par coûts réduits appliqués à la production d'éléctricité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Diamantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rottembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENSTA ParisTech. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -962,229 +1096,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TV-Break Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rottembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (3), pp.1371-1386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2005.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00330559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-definite positive programming relaxations for graph K-n-coloring in frequency assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meurdesoif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rottembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35, pp.211-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1331,51 +1465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Garcia Bourr&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lautraite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.00874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Vos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Dhasade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Marie Kermarrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04800328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01162484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Diamantini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meurdesoif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05625224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Nicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Biletta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2026.103207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Garcia Bourr&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lautraite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.00874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Dhasade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Marie Kermarrec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04800328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rottembourg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_40" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05049790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareihl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01162484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Diamantini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00330559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.09.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meurdesoif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>