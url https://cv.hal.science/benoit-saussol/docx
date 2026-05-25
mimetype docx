--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -814,177 +814,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative recurrence in two-dimensional extended processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Pene</w:t>
+                <w:t xml:space="preserve">Large deviation for return times in open sets for axiom A diffeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172430v1</w:t>
+                <w:t xml:space="preserve">hal-00169265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviation for return times in open sets for axiom A diffeomorphisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Leplaideur</w:t>
+                <w:t xml:space="preserve">Quantitative recurrence in two-dimensional extended processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169265v1</w:t>
+                <w:t xml:space="preserve">hal-00172430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviations for return times in non-rectangle sets for axiom A diffeomorphisms</w:t>
               </w:r>
@@ -1299,274 +1299,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-Gaussian distribution for sub-hourly rainfall</w:t>
+                <w:t xml:space="preserve">TOPOLOGICAL SYNCHRONISATION OR A SIMPLE ATTRACTOR?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Boutigny</w:t>
+                <w:t xml:space="preserve">Théophile Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ailliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Naveau</w:t>
+                <w:t xml:space="preserve">Michele Gianfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Saussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00477-023-02487-0⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 36, pp.3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/acd42f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137406v1</w:t>
+                <w:t xml:space="preserve">hal-03726803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPOLOGICAL SYNCHRONISATION OR A SIMPLE ATTRACTOR?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-Gaussian distribution for sub-hourly rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Caby</w:t>
+                <w:t xml:space="preserve">Aurore Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Gianfelice</w:t>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Saussol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandro Vaienti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 36, pp.3603. </w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.3915-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/acd42f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00477-023-02487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726803v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenched Poisson processes for random subshifts of finite type</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Saussol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxin Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210373v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462595v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00293637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saussol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01287-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boutigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02487-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Caby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gianfelice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/acd42f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05143597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Crimmins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3d00" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01737173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-020-2074-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00465047v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zweim&#252;ller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712003675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Troubetzkoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaienti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02909125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Saussol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxin Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaienti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210373v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Galatolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462595v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Abadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349850v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00293637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04259496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saussol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01287-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Caby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gianfelice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/acd42f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boutigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02487-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05143597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Crimmins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac3d00" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01737173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-020-2074-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00465047v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zweim&#252;ller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712003675" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Troubetzkoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaienti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02909125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74863-0_8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>