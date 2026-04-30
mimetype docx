--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -859,165 +859,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers Wikipédia a la BU de l'Université Gustave Eiffel</w:t>
+                <w:t xml:space="preserve">Retour sur l’élaboration et la mise en œuvre du portail documentaire de la BU de l’Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WikiConvention francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WikiFranca; Wikimédia France, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès des professionnels de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des milieux documentaires, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873243v1</w:t>
+                <w:t xml:space="preserve">hal-03872616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur l’élaboration et la mise en œuvre du portail documentaire de la BU de l’Université Gustave Eiffel</w:t>
+                <w:t xml:space="preserve">Ateliers Wikipédia a la BU de l'Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des professionnels de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des milieux documentaires, Nov 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">WikiConvention francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WikiFranca; Wikimédia France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872616v1</w:t>
+                <w:t xml:space="preserve">hal-03873243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et numérique</w:t>
               </w:r>
@@ -1520,51 +1520,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier innovation numérique et valorisation de la recherche : ateliers HAL et Wikipédia à la BU de l’Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et Bibliotheques</w:t>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Réinventons nos milieux documentaires, 68 (1), pp.16-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1087801ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1941,51 +1941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95E451D3"/>
+    <w:nsid w:val="5DBB61CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2089,51 +2089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="287041B3"/>
+    <w:nsid w:val="680301AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2237,51 +2237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E167B1E3"/>
+    <w:nsid w:val="3888EAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2385,51 +2385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="805E66BF"/>
+    <w:nsid w:val="BD0680C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9493-7037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240443020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/soubeyran_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2267157342838910100007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AEM-2478-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsoubeyr.wordpress.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475851bf010cbb932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/fr/membres/benoitsoubeyran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585d3a54a684ca0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475850c081074ba2a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585107b80dc2061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585eaf128ac77b4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04537766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03873243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03872616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24144.87042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21942.86086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404504v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087801ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Kohr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02438847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9493-7037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240443020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/soubeyran_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2267157342838910100007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AEM-2478-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsoubeyr.wordpress.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475851bf010cbb932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/fr/membres/benoitsoubeyran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585d3a54a684ca0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475850c081074ba2a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585107b80dc2061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585eaf128ac77b4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04537766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03872616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03873243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24144.87042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21942.86086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404504v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087801ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Kohr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02438847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>