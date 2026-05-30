--- v1 (2026-04-30)
+++ v2 (2026-05-30)
@@ -170,129 +170,150 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2267157342838910100007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=kj7W1A0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AEM-2478-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Benoit Soubeyran</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, bibliothécaire, blogueur et wikimédien depuis plusieurs années. Je travaille actuellement à la Bibliothèque de l'Université Gustave Eiffel et je vis à Marne-la-Vallée en Île-de-France. Mes intérêts vont de la photographie à la lecture. Je m'intéresse aussi aux voyages, à l'informatique et à l'histoire. Plus d'informations sur mon blog : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bsoubeyr.wordpress.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expérience professionnelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bibliothécaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université Gustave Eiffel (Marne-la-Vallée), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mai 2019 – aujourd'hui</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -469,208 +490,208 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Janvier 2011 – Juin 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Formation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aleph</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Hébreu moderne, Institut Polis (Jérusalem), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Certificats</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Informatique, OpenClassrooms, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Université Paul Valéry (Montpellier)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Master LLCER</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Langues romanes, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diplôme universitaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Grec ancien, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Master</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Histoire médiévale, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Licence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Histoire, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
@@ -713,543 +734,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Fradin, imprimeur des Tractatus contra rebelles suorum regum en 1526</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre à Lyon à la Renaissance - 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Histoire du Livre, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur un projet de refonte du site web à la BU de l’Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accès à l’information au cœur du développement : plaidoyer pour les Bibliothèques et Centres de documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIFBD, Aug 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’élaboration et la mise en œuvre du portail documentaire de la BU de l’Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des professionnels de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des milieux documentaires, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers Wikipédia a la BU de l'Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WikiConvention francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WikiFranca; Wikimédia France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikiconvention francophone 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WikiFranca, Sep 2019, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.24144.87042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre OSM et les projets Wikimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WikiConvention francophone 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WikiFranca; Wikimedia France; Wikimedia CH, Oct 2017, Strasbourg, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21942.86086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « soldats des guerres diplomatiques », les archivistes de Pierre Dupuy à Ludovico Muratori (XVIIe – début du XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et la paix dans les sociétés des Suds, IVe journées d'études LLACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Langues, Littératures, Arts et Cultures des Suds (LLACS), Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1259,227 +1280,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque de la communauté assomptionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Augustins de l'Assomption. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire du centre de documentation de l'Agence d’urbanisme et de développement de la région nîmoise et alésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence d’Urbanisme et de Développement des Régions Nîmoise et Alésienne. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table de correspondance du Tome VI des Inventaires et Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Archives de la Ville de Montpellier. 2014, 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1489,176 +1510,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier innovation numérique et valorisation de la recherche : ateliers HAL et Wikipédia à la BU de l’Université Gustave Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Réinventons nos milieux documentaires, 68 (1), pp.16-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1087801ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrit occitan dans les Archives de la ville de Montpellier (XIVe – XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique de la Ville de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1668,104 +1689,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. La gloire du Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Kohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1775,105 +1796,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un juriste nîmois du XVIe siècle, formé à Montpellier, Jacques Bonaud de Sauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02438847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1941,51 +1962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBB61CB"/>
+    <w:nsid w:val="9178046E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2089,51 +2110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="680301AC"/>
+    <w:nsid w:val="53A2FFB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2237,51 +2258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3888EAF5"/>
+    <w:nsid w:val="F27B5A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2385,51 +2406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD0680C6"/>
+    <w:nsid w:val="62823333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2625,51 +2646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9493-7037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240443020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/soubeyran_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2267157342838910100007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AEM-2478-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsoubeyr.wordpress.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475851bf010cbb932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/fr/membres/benoitsoubeyran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585d3a54a684ca0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475850c081074ba2a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585107b80dc2061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585eaf128ac77b4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04537766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03872616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03873243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24144.87042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21942.86086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404504v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087801ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Kohr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02438847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9493-7037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240443020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/soubeyran_b_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2267157342838910100007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kj7W1A0AAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AEM-2478-2022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsoubeyr.wordpress.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/benoit-soubeyran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475851bf010cbb932" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/fr/membres/benoitsoubeyran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585d3a54a684ca0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/0060475850c081074ba2a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585107b80dc2061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/006047585eaf128ac77b4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Soubeyran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04537766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03872616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03873243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24144.87042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21942.86086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404504v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087801ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Kohr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02438847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>