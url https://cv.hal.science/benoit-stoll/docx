--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -2729,161 +2729,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR POLAR DECOMPOSITION FOR NATURAL SURFACES CARTOGRAPHY</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Tison</w:t>
+                <w:t xml:space="preserve">Toward a Global Tuamotu Archipelago Coconut Trees Sensing Using High Resolution Optical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Teina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+              <w:t xml:space="preserve">IGARSS - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.797-800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791080v1</w:t>
+                <w:t xml:space="preserve">inria-00582826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of radar polarimetric data for the cartography in tropical environment</w:t>
               </w:r>
@@ -2997,144 +2980,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Global Tuamotu Archipelago Coconut Trees Sensing Using High Resolution Optical Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+                <w:t xml:space="preserve">RADAR POLAR DECOMPOSITION FOR NATURAL SURFACES CARTOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.797-800, </w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00582826v1</w:t>
+                <w:t xml:space="preserve">hal-03791080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial Poisson Point Process to classify coconut fields on Ikonos pansharpened images</w:t>
               </w:r>
@@ -3218,467 +3218,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00582390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cocoteraie de Tikehau sur des images Ikonos</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COMPARISON OF THE ASAR ALTERNATIVE POLARISATION MODE TO FULL POLARIMETRIC ACQUISITION FOR LAND USE ESTIMATION OVER TROPICAL REGIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC - MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.265-269</w:t>
+              <w:t xml:space="preserve">Envisat Symposium 2007 highlights EO satellite achievements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00636038v1</w:t>
+                <w:t xml:space="preserve">hal-03791081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF COMPACT POLARIMETRIC WITH FULL POLARIMETRIC RADAR DATA FOR LAND USE DISCRIMINATION BASED ON SVM CLASSIFICATION</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la cocoteraie de Tikehau sur des images Ikonos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Teina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR '07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">MajecSTIC - MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791082v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la cocoteraie des Tuamotu sur des images Ikonos</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COMPARISON OF COMPACT POLARIMETRIC WITH FULL POLARIMETRIC RADAR DATA FOR LAND USE DISCRIMINATION BASED ON SVM CLASSIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">POLinSAR '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791084v1</w:t>
+                <w:t xml:space="preserve">hal-03791082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF THE ASAR ALTERNATIVE POLARISATION MODE TO FULL POLARIMETRIC ACQUISITION FOR LAND USE ESTIMATION OVER TROPICAL REGIONS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la cocoteraie des Tuamotu sur des images Ikonos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Teina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envisat Symposium 2007 highlights EO satellite achievements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791081v1</w:t>
+                <w:t xml:space="preserve">hal-03791084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ALOS PALSAR data for land use estimation</w:t>
               </w:r>
@@ -5579,51 +5579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Lannuzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagra Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmeniko Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669609v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daniellot-Dejoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gavaghan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J. Holbrook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0118-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2183857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravahere Taputuarai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.833006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Longine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehani Hart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaere Taputuarai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benoit Stoll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flouvat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2011.6093370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586788" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654463" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Teina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lardeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L Frison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Souyris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deleflie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niculescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1369854" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hereiti Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayo Cheong Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03777653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03792247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Lannuzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagra Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmeniko Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669609v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daniellot-Dejoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gavaghan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J. Holbrook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0118-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2183857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravahere Taputuarai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.833006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Longine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehani Hart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaere Taputuarai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benoit Stoll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flouvat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2011.6093370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586788" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654463" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Teina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lardeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L Frison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Souyris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deleflie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niculescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1369854" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hereiti Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayo Cheong Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03777653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03792247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>