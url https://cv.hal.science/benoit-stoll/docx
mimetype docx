--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1453,978 +1453,978 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de données de Tetiaroa : Contribution à la modélisation de l’environnement des moustiques</w:t>
+                <w:t xml:space="preserve">Observatoire de données de Tetiaroa : Contribution à la modélisation de l'environnement des moustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone Spatial Analysis and Geomatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp. 293-298</w:t>
+              <w:t xml:space="preserve">SAGEO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180324v1</w:t>
+                <w:t xml:space="preserve">hal-03792271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie à Tetiaroa : Prémices d'un observatoire de données scientifiques et environnementales</w:t>
+                <w:t xml:space="preserve">Géomorphologie à Tetiaroa : Prémices d’un observatoire de données scientifiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manaarii Longine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone Spatial Analysis and Geomatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp. 287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792270v1</w:t>
+                <w:t xml:space="preserve">hal-03180332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie à Tetiaroa : Prémices d’un observatoire de données scientifiques et environnementales</w:t>
+                <w:t xml:space="preserve">Contribution de la géomatique à l’observation des nids de tortues marines de Tetiaroa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manaarii Longine</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehani Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone Spatial Analysis and Geomatics (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp. 287-292</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp. 161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180332v1</w:t>
+                <w:t xml:space="preserve">hal-03180330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de données de Tetiaroa : Contribution à la modélisation de l'environnement des moustiques</w:t>
+                <w:t xml:space="preserve">Observatoire de données de Tetiaroa : Contribution à la modélisation de l’environnement des moustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone Spatial Analysis and Geomatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp. 293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792271v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la géomatique à l’observation des nids de tortues marines de Tetiaroa</w:t>
+                <w:t xml:space="preserve">Géomorphologie à Tetiaroa : Prémices d'un observatoire de données scientifiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gaspard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaarii Longine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone Spatial Analysis and Geomatics (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp. 161-173</w:t>
+              <w:t xml:space="preserve">SAGEO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180330v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between GARP model and SVM regression to predict invasive species potential distribution: the case of Miconia calvescens on Moorea, French Polynesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coconut fields classification using data mining on a large database of high-resolution Ikonos images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravaere Taputuarai</w:t>
+                <w:t xml:space="preserve">Elise Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDIM.2011.6093370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791073v1</w:t>
+                <w:t xml:space="preserve">hal-03791070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUSION FOR CLASSES IN DIFFICULTY&amp;quot; FOR ACCURATE AND SPEED TROPICAL RAINFORESTS CLASSIFICATION</w:t>
+                <w:t xml:space="preserve">A comparison between GARP model and SVM regression to predict invasive species potential distribution: the case of Miconia calvescens on Moorea, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravaere Taputuarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791074v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Optimal Fusion Scheme for Multisource Vegetation Classification</w:t>
+                <w:t xml:space="preserve">FUSION FOR CLASSES IN DIFFICULTY&amp;quot; FOR ACCURATE AND SPEED TROPICAL RAINFORESTS CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791072v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coconut fields classification using data mining on a large database of high-resolution Ikonos images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stoll</w:t>
+                <w:t xml:space="preserve">Toward an Optimal Fusion Scheme for Multisource Vegetation Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+                <w:t xml:space="preserve">benoit Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Digital Information Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Symposium on Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791070v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROUND TRUTH METHOD ASSESSMENT FOR SVM-BASED LANDSCAPE CLASSIFICATION</w:t>
+                <w:t xml:space="preserve">MULTI-SOURCE SVM FUSION FOR ENVIRONMENTAL MONITORING IN MARQUESAS ARCHIPELAGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5652534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791075v1</w:t>
+                <w:t xml:space="preserve">hal-03791076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine Fusion of Multisensor Imagery in Tropical Ecosystems</w:t>
               </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications, IPTA'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2508,131 +2508,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-SOURCE SVM FUSION FOR ENVIRONMENTAL MONITORING IN MARQUESAS ARCHIPELAGO</w:t>
+                <w:t xml:space="preserve">GROUND TRUTH METHOD ASSESSMENT FOR SVM-BASED LANDSCAPE CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5654463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5652534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791076v1</w:t>
+                <w:t xml:space="preserve">hal-03791075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of several supervised classifiers for coconut palm trees fields' type mapping on 80 cm RGB pansharpened Ikonos images</w:t>
               </w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,412 +2729,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Global Tuamotu Archipelago Coconut Trees Sensing Using High Resolution Optical Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+                <w:t xml:space="preserve">RADAR POLAR DECOMPOSITION FOR NATURAL SURFACES CARTOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.797-800, </w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00582826v1</w:t>
+                <w:t xml:space="preserve">hal-03791080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of radar polarimetric data for the cartography in tropical environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Global Tuamotu Archipelago Coconut Trees Sensing Using High Resolution Optical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Teina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béréziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Asia-Pacific Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.808091⟩</w:t>
+              <w:t xml:space="preserve">IGARSS - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.797-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792257v1</w:t>
+                <w:t xml:space="preserve">inria-00582826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADAR POLAR DECOMPOSITION FOR NATURAL SURFACES CARTOGRAPHY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Stoll</w:t>
+                <w:t xml:space="preserve">Contribution of radar polarimetric data for the cartography in tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
+              <w:t xml:space="preserve">SPIE Asia-Pacific Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nouméa, New Caledonia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4779733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.808091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791080v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial Poisson Point Process to classify coconut fields on Ikonos pansharpened images</w:t>
               </w:r>
@@ -3218,152 +3218,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00582390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF THE ASAR ALTERNATIVE POLARISATION MODE TO FULL POLARIMETRIC ACQUISITION FOR LAND USE ESTIMATION OVER TROPICAL REGIONS</w:t>
+                <w:t xml:space="preserve">Contribution of ALOS PALSAR data for land use estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Deleflie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
+                <w:t xml:space="preserve">S Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envisat Symposium 2007 highlights EO satellite achievements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">1st Joint Pi Symposium, ALOS '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791081v1</w:t>
+                <w:t xml:space="preserve">hal-03791083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cocoteraie de Tikehau sur des images Ikonos</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Deleflie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cocoteraie des Tuamotu sur des images Ikonos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Teina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3628,182 +3628,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ALOS PALSAR data for land use estimation</w:t>
+                <w:t xml:space="preserve">COMPARISON OF THE ASAR ALTERNATIVE POLARISATION MODE TO FULL POLARIMETRIC ACQUISITION FOR LAND USE ESTIMATION OVER TROPICAL REGIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Deleflie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souyris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Pi Symposium, ALOS '07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Envisat Symposium 2007 highlights EO satellite achievements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791083v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF THE SVM CLASSIFICATION WITH POLARIMETRIC SAR DATA FOR LAND USE CARTOGRAPHY</w:t>
               </w:r>
@@ -5579,51 +5579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Lannuzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagra Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmeniko Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669609v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daniellot-Dejoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gavaghan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J. Holbrook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0118-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2183857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravahere Taputuarai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.833006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Longine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehani Hart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaspard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaere Taputuarai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benoit Stoll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flouvat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2011.6093370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586788" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654463" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Teina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lardeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L Frison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Souyris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deleflie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niculescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1369854" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hereiti Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayo Cheong Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03777653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03792247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reva Lannuzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanagra Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmeniko Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669609v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daniellot-Dejoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Murphy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14063" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gavaghan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J. Holbrook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0118-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2183857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravahere Taputuarai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/97.833006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bossin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Longine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehani Hart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaspard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Desmier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flouvat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2011.6093370" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaere Taputuarai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benoit Stoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654463" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586788" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5652534" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Teina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4779114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lardeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L Frison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Souyris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niculescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Deleflie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1369854" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Hosseini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bossin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hereiti Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayo Cheong Sang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03777653v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429040v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721153" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03792247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>